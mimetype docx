--- v0 (2025-10-07)
+++ v1 (2026-07-16)
@@ -1,123 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="472A61F3" w14:textId="77777777" w:rsidR="00ED09FB" w:rsidRDefault="00ED09FB" w:rsidP="00ED09FB">
+    <w:p w14:paraId="472A61F3" w14:textId="77777777" w:rsidR="00ED09FB" w:rsidRPr="00392094" w:rsidRDefault="00ED09FB" w:rsidP="00ED09FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001B0D33">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392094">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Clearance of </w:t>
       </w:r>
-      <w:r w:rsidR="00F072C2">
+      <w:r w:rsidR="00F072C2" w:rsidRPr="00392094">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B0D33">
+      <w:r w:rsidRPr="00392094">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>onditions</w:t>
       </w:r>
-      <w:r w:rsidR="008A642B">
+      <w:r w:rsidR="008A642B" w:rsidRPr="00392094">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Request</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4927"/>
-        <w:gridCol w:w="4927"/>
+        <w:gridCol w:w="4826"/>
+        <w:gridCol w:w="4812"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E2119" w14:paraId="472A6204" w14:textId="77777777" w:rsidTr="000E2119">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="472A61F4" w14:textId="2595A418" w:rsidR="000E2119" w:rsidRPr="00F20C8B" w:rsidRDefault="000E2119" w:rsidP="000E2119">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20C8B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This form is to accompany material submitted </w:t>
             </w:r>
             <w:r>
@@ -317,51 +318,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DBCA</w:t>
             </w:r>
             <w:r w:rsidRPr="00F20C8B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="4696"/>
+              <w:gridCol w:w="4586"/>
             </w:tblGrid>
             <w:tr w:rsidR="000E2119" w14:paraId="472A6202" w14:textId="77777777" w:rsidTr="000E2119">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4696" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="472A61F6" w14:textId="77777777" w:rsidR="000E2119" w:rsidRDefault="000E2119" w:rsidP="000E2119">
                   <w:pPr>
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="472A61F7" w14:textId="77777777" w:rsidR="000E2119" w:rsidRDefault="000E2119" w:rsidP="000E2119">
                   <w:pPr>
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
@@ -469,51 +470,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="472A6203" w14:textId="77777777" w:rsidR="000E2119" w:rsidRPr="000E2119" w:rsidRDefault="000E2119" w:rsidP="000E2119">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="472A6205" w14:textId="77777777" w:rsidR="00AD0DE3" w:rsidRDefault="00D501B7" w:rsidP="009167B9">
+    <w:p w14:paraId="472A6205" w14:textId="21A39860" w:rsidR="00AD0DE3" w:rsidRDefault="00D501B7" w:rsidP="009167B9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A6324" wp14:editId="472A6325">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>202565</wp:posOffset>
@@ -553,51 +554,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="737E5F4B" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:15.95pt;width:390.45pt;height:17.55pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+BCOmDAIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N46tpPFacVarbLeq&#10;tL1I234ABmyjAkOBxEm/vgPJZtP2raofEOMZzpw5HNa3B6PJXvqgwLa0nM0pkZaDUHZo6bevD29q&#10;SkJkVjANVrb0KAO93bx+tZ5cIysYQQvpCYLY0EyupWOMrimKwEdpWJiBkxaTPXjDIoZ+KIRnE6Ib&#10;XVTz+dtiAi+cBy5DwL/3pyTdZPy+lzx+7vsgI9EtRW4xrz6vXVqLzZo1g2duVPxMg/0DC8OUxaYX&#10;qHsWGdl59ReUUdxDgD7OOJgC+l5xmWfAacr5H9M8jczJPAuKE9xFpvD/YPmn/ZP74hP14B6Bfw/E&#10;wnZkdpB33sM0SiawXZmEKiYXmsuBFAQ8SrrpIwi8WraLkDU49N4kQJyOHLLUx4vU8hAJx5+Lm2W9&#10;KpeUcMxVVVXXy9yCNc+nnQ/xvQRD0qalHq8yo7P9Y4iJDWueS1IzCw9K63yd2pIJQevlKuEbJ1oq&#10;Op0PB9BKpMI8sB+6rfZkz5I58nfm8FuZUREtqpVpaX0pYk1S5p0VuWNkSp/2yErbs1RJnWTE0HQg&#10;jqiUh5P/8L3gZgT/k5IJvdfS8GPHvKREf7Co9k25WCSz5mCxXFUY+OtMd51hliNUSyMlp+02ngy+&#10;c14NI3Yq8+wW7vCGepXFe2F1Jov+ypqe30Iy8HWcq15e7OYXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;vWEV6dwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1CyJt02wqQOED&#10;WnqAmxtv40C8jmK3CX+POdHbjmY087bYTK4TZxpC6xlhPlMgiGtvWm4Q9u9v90sQIWo2uvNMCD8U&#10;YFNeXxU6N37kLZ13sRGphEOuEWyMfS5lqC05HWa+J07e0Q9OxySHRppBj6ncdfJBqUw63XJasLqn&#10;V0v19+7kEKpq+1TvfWb648ddZcZPK7/kC+LtzfS8BhFpiv9h+MNP6FAmpoM/sQmiQ0iPRITH+QpE&#10;chdLlY4DQrZQIMtCXuKXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+BCOmDAIAAPkD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC9YRXp3AAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokeweight="2.25pt">
+              <v:rect w14:anchorId="6C1F0B7D" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:15.95pt;width:390.45pt;height:17.55pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+BCOmDAIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N46tpPFacVarbLeq&#10;tL1I234ABmyjAkOBxEm/vgPJZtP2raofEOMZzpw5HNa3B6PJXvqgwLa0nM0pkZaDUHZo6bevD29q&#10;SkJkVjANVrb0KAO93bx+tZ5cIysYQQvpCYLY0EyupWOMrimKwEdpWJiBkxaTPXjDIoZ+KIRnE6Ib&#10;XVTz+dtiAi+cBy5DwL/3pyTdZPy+lzx+7vsgI9EtRW4xrz6vXVqLzZo1g2duVPxMg/0DC8OUxaYX&#10;qHsWGdl59ReUUdxDgD7OOJgC+l5xmWfAacr5H9M8jczJPAuKE9xFpvD/YPmn/ZP74hP14B6Bfw/E&#10;wnZkdpB33sM0SiawXZmEKiYXmsuBFAQ8SrrpIwi8WraLkDU49N4kQJyOHLLUx4vU8hAJx5+Lm2W9&#10;KpeUcMxVVVXXy9yCNc+nnQ/xvQRD0qalHq8yo7P9Y4iJDWueS1IzCw9K63yd2pIJQevlKuEbJ1oq&#10;Op0PB9BKpMI8sB+6rfZkz5I58nfm8FuZUREtqpVpaX0pYk1S5p0VuWNkSp/2yErbs1RJnWTE0HQg&#10;jqiUh5P/8L3gZgT/k5IJvdfS8GPHvKREf7Co9k25WCSz5mCxXFUY+OtMd51hliNUSyMlp+02ngy+&#10;c14NI3Yq8+wW7vCGepXFe2F1Jov+ypqe30Iy8HWcq15e7OYXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;vWEV6dwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1CyJt02wqQOED&#10;WnqAmxtv40C8jmK3CX+POdHbjmY087bYTK4TZxpC6xlhPlMgiGtvWm4Q9u9v90sQIWo2uvNMCD8U&#10;YFNeXxU6N37kLZ13sRGphEOuEWyMfS5lqC05HWa+J07e0Q9OxySHRppBj6ncdfJBqUw63XJasLqn&#10;V0v19+7kEKpq+1TvfWb648ddZcZPK7/kC+LtzfS8BhFpiv9h+MNP6FAmpoM/sQmiQ0iPRITH+QpE&#10;chdLlY4DQrZQIMtCXuKXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+BCOmDAIAAPkD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC9YRXp3AAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" strokeweight="2.25pt">
                 <v:stroke linestyle="thinThin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
       </w:r>
       <w:r w:rsidR="00ED09FB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subdivision</w:t>
       </w:r>
       <w:r w:rsidR="005421A4">
         <w:rPr>
           <w:b/>
@@ -785,51 +786,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="162994BA" id="Line 82" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="208.05pt,13.2pt" to="481.65pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcOLPEsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ydl2NOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIr+6mwYmDIbboG7mYzaUwXqG2vmvky/PDh89S&#10;cASvwaE3jTwalnfr9+9WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxKdgiDRDTkbpKE4wJfXDV&#10;cj7/VI1IOhAqw5xu71+Dcl3w29ao+KNt2UThGpm4xbJSWXd5rdYrqDuC0Ft1ogH/wGIA69OjF6h7&#10;iCD2ZP+CGqwiZGzjTOFQYdtaZYqGpGYx/0PNUw/BFC3JHA4Xm/j/warvh43fUqauJv8UHlH9ZOFx&#10;04PvTCHwfAypcYtsVTUGri8l+cBhS2I3fkOdcmAfsbgwtTRkyKRPTMXs48VsM0Wh0uXHq5urm2Xq&#10;iTrHKqjPhYE4fjU4iLxppLM++wA1HB45ZiJQn1PytccH61zppfNibOTt9fK6FDA6q3MwpzF1u40j&#10;cYA8DeUrqlLkbRrh3usC1hvQX077CNa97tPjzp/MyPrzsHG9Q33c0tmk1K7C8jRaeR7enkv17x9g&#10;/QsAAP//AwBQSwMEFAAGAAgAAAAhALABI5feAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wzAMhu9I+w+RkbhMLP2YKihNpwnojQsbiKvXmLaicbom2wq/nqAd2NH2o9fPW6wm04sjja6zrCBe&#10;RCCIa6s7bhS8bavbOxDOI2vsLZOCb3KwKmdXBebanviVjhvfiBDCLkcFrfdDLqWrWzLoFnYgDrdP&#10;Oxr0YRwbqUc8hXDTyySKMmmw4/ChxYEeW6q/NgejwFXvtK9+5vU8+kgbS8n+6eUZlbq5ntYPIDxN&#10;/h+GP/2gDmVw2tkDayd6Bcs4iwOqIMmWIAJwn6UpiN15IctCXjYofwEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBcOLPEsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwASOX3gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;"/>
+              <v:line w14:anchorId="11097351" id="Line 82" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="208.05pt,13.2pt" to="481.65pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcOLPEsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ydl2NOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIr+6mwYmDIbboG7mYzaUwXqG2vmvky/PDh89S&#10;cASvwaE3jTwalnfr9+9WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxKdgiDRDTkbpKE4wJfXDV&#10;cj7/VI1IOhAqw5xu71+Dcl3w29ao+KNt2UThGpm4xbJSWXd5rdYrqDuC0Ft1ogH/wGIA69OjF6h7&#10;iCD2ZP+CGqwiZGzjTOFQYdtaZYqGpGYx/0PNUw/BFC3JHA4Xm/j/warvh43fUqauJv8UHlH9ZOFx&#10;04PvTCHwfAypcYtsVTUGri8l+cBhS2I3fkOdcmAfsbgwtTRkyKRPTMXs48VsM0Wh0uXHq5urm2Xq&#10;iTrHKqjPhYE4fjU4iLxppLM++wA1HB45ZiJQn1PytccH61zppfNibOTt9fK6FDA6q3MwpzF1u40j&#10;cYA8DeUrqlLkbRrh3usC1hvQX077CNa97tPjzp/MyPrzsHG9Q33c0tmk1K7C8jRaeR7enkv17x9g&#10;/QsAAP//AwBQSwMEFAAGAAgAAAAhALABI5feAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wzAMhu9I+w+RkbhMLP2YKihNpwnojQsbiKvXmLaicbom2wq/nqAd2NH2o9fPW6wm04sjja6zrCBe&#10;RCCIa6s7bhS8bavbOxDOI2vsLZOCb3KwKmdXBebanviVjhvfiBDCLkcFrfdDLqWrWzLoFnYgDrdP&#10;Oxr0YRwbqUc8hXDTyySKMmmw4/ChxYEeW6q/NgejwFXvtK9+5vU8+kgbS8n+6eUZlbq5ntYPIDxN&#10;/h+GP/2gDmVw2tkDayd6Bcs4iwOqIMmWIAJwn6UpiN15IctCXjYofwEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBcOLPEsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCwASOX3gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A642B">
         <w:t xml:space="preserve">Condition number/s relevant to this </w:t>
       </w:r>
       <w:r w:rsidR="00292B26">
         <w:t>request</w:t>
       </w:r>
       <w:r w:rsidR="008A642B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A6208" w14:textId="77777777" w:rsidR="00952BCD" w:rsidRDefault="00D501B7" w:rsidP="00952BCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -877,51 +878,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5C56A1C6" id="Line 84" o:spid="_x0000_s1026" style="position:absolute;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="182.4pt,11.8pt" to="481.65pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtJXT9sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmhsERN99BluSxQ&#10;aZcPmNpOYuF4rBm3af8e29t2V3BD5GB5PDPP7z1PVrfH0YmDIbboWzmf1VIYr1Bb37fy59P9uxsp&#10;OILX4NCbVp4My9v12zerKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH4lOyQRogppL7SBFNCH121&#10;qOuP1YSkA6EyzOn07jkp1wW/64yKP7qOTRSulYlbLCuVdZfXar2CpicIg1VnGvAPLEawPl16hbqD&#10;CGJP9i+o0SpCxi7OFI4Vdp1VpmhIaub1H2oeBwimaEnmcLjaxP8PVn0/bPyWMnV19I/hAdUvFh43&#10;A/jeFAJPp5Aebp6tqqbAzbUlBxy2JHbTN9SpBvYRiwvHjsYMmfSJYzH7dDXbHKNQ6fD9TV1/+LSU&#10;Ql1yFTSXxkAcvxocRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauXn5WJZGhid1TmZy5j63caR&#10;OECehvIVVSnzuoxw73UBGwzoL+d9BOue9+ly589mZP152LjZoT5t6WJSeq7C8jxaeR5ex6X75QdY&#10;/wYAAP//AwBQSwMEFAAGAAgAAAAhAL1geIrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/QdrkbhU1CFGEYQ4VQXkxoUWxHUbL0lEvE5jtw18PUY90OPOjmbeFMvJ9uJAo+8ca7hZ&#10;JCCIa2c6bjS8barrOxA+IBvsHZOGb/KwLGcXBebGHfmVDuvQiBjCPkcNbQhDLqWvW7LoF24gjr9P&#10;N1oM8RwbaUY8xnDbyzRJMmmx49jQ4kCPLdVf673V4Kt32lU/83qefKjGUbp7enlGra8up9UDiEBT&#10;+DfDH35EhzIybd2ejRe9BpXdRvSgIVUZiGi4z5QCsT0Jsizk+YLyFwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO0ldP2wAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAL1geIrdAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="4BCE788B" id="Line 84" o:spid="_x0000_s1026" style="position:absolute;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="182.4pt,11.8pt" to="481.65pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtJXT9sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmhsERN99BluSxQ&#10;aZcPmNpOYuF4rBm3af8e29t2V3BD5GB5PDPP7z1PVrfH0YmDIbboWzmf1VIYr1Bb37fy59P9uxsp&#10;OILX4NCbVp4My9v12zerKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH4lOyQRogppL7SBFNCH121&#10;qOuP1YSkA6EyzOn07jkp1wW/64yKP7qOTRSulYlbLCuVdZfXar2CpicIg1VnGvAPLEawPl16hbqD&#10;CGJP9i+o0SpCxi7OFI4Vdp1VpmhIaub1H2oeBwimaEnmcLjaxP8PVn0/bPyWMnV19I/hAdUvFh43&#10;A/jeFAJPp5Aebp6tqqbAzbUlBxy2JHbTN9SpBvYRiwvHjsYMmfSJYzH7dDXbHKNQ6fD9TV1/+LSU&#10;Ql1yFTSXxkAcvxocRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauXn5WJZGhid1TmZy5j63caR&#10;OECehvIVVSnzuoxw73UBGwzoL+d9BOue9+ly589mZP152LjZoT5t6WJSeq7C8jxaeR5ex6X75QdY&#10;/wYAAP//AwBQSwMEFAAGAAgAAAAhAL1geIrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/QdrkbhU1CFGEYQ4VQXkxoUWxHUbL0lEvE5jtw18PUY90OPOjmbeFMvJ9uJAo+8ca7hZ&#10;JCCIa2c6bjS8barrOxA+IBvsHZOGb/KwLGcXBebGHfmVDuvQiBjCPkcNbQhDLqWvW7LoF24gjr9P&#10;N1oM8RwbaUY8xnDbyzRJMmmx49jQ4kCPLdVf673V4Kt32lU/83qefKjGUbp7enlGra8up9UDiEBT&#10;+DfDH35EhzIybd2ejRe9BpXdRvSgIVUZiGi4z5QCsT0Jsizk+YLyFwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO0ldP2wAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAL1geIrdAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A642B">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Project name and stage</w:t>
       </w:r>
       <w:r w:rsidR="00952BCD">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
       <w:r w:rsidR="008A642B">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A6209" w14:textId="77777777" w:rsidR="004B021F" w:rsidRDefault="00D501B7" w:rsidP="004B021F">
       <w:pPr>
@@ -978,51 +979,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5CF67987" id="Line 25" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="210.9pt,12.8pt" to="481.65pt,12.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5k3pdtAEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yk69AZcXpI1126&#10;LUC73hl92MIkUZCU2Pn3E5UsHbpbMR8IUSSfHh/p1e3kLDuomAz6ji9mc86UFyiN7zv+8+n+ww1n&#10;KYOXYNGrjh9V4rfr9+9WY2jVEge0UkVWQHxqx9DxIefQNk0Sg3KQZhiUL0GN0UEubuwbGWEs6M42&#10;y/n8UzNilCGiUCmV27tTkK8rvtZK5B9aJ5WZ7XjhlquN1e7INusVtH2EMBhxpgFvYOHA+PLoBeoO&#10;MrB9NP9AOSMiJtR5JtA1qLURqvZQulnMX3XzOEBQtZciTgoXmdL/gxXfDxu/jURdTP4xPKD4lZjH&#10;zQC+V5XA0zGUwS1IqmYMqb2UkJPCNrLd+A1lyYF9xqrCpKNj2prwTIUEXjplU5X9eJFdTZmJcnn1&#10;8ermennNmSix0zvQEgQVhpjyV4WO0aHj1nhSBFo4PKRMlF5S6NrjvbG2TtV6Nnb8MyFTJKE1koLV&#10;if1uYyM7AO1F/Wp/r9Ii7r2sYIMC+eV8zmDs6Vwet/4sCylBa5faHcrjNv6RqwyusjwvGW3G336t&#10;fvkV1r8BAAD//wMAUEsDBBQABgAIAAAAIQDa6kvH3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNMEIhriVBUCLkhILYGzEy9JhL2OYjcNf88iDnDc2dHMm3K7OCtmnMLg&#10;ScF6lYBAar0ZqFNQvz5e3YIIUZPR1hMq+MIA2+r8rNSF8Sfa43yIneAQCoVW0Mc4FlKGtkenw8qP&#10;SPz78JPTkc+pk2bSJw53VqZJkkunB+KGXo9432P7eTg6Bbv354fsZW6ct2bT1W/G1clTqtTlxbK7&#10;AxFxiX9m+MFndKiYqfFHMkFYBdfpmtGjgvQmB8GGTZ5lIJpfQVal/L+g+gYAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA5k3pdtAEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDa6kvH3QAAAAkBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
+              <v:line w14:anchorId="21204465" id="Line 25" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="210.9pt,12.8pt" to="481.65pt,12.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5k3pdtAEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yk69AZcXpI1126&#10;LUC73hl92MIkUZCU2Pn3E5UsHbpbMR8IUSSfHh/p1e3kLDuomAz6ji9mc86UFyiN7zv+8+n+ww1n&#10;KYOXYNGrjh9V4rfr9+9WY2jVEge0UkVWQHxqx9DxIefQNk0Sg3KQZhiUL0GN0UEubuwbGWEs6M42&#10;y/n8UzNilCGiUCmV27tTkK8rvtZK5B9aJ5WZ7XjhlquN1e7INusVtH2EMBhxpgFvYOHA+PLoBeoO&#10;MrB9NP9AOSMiJtR5JtA1qLURqvZQulnMX3XzOEBQtZciTgoXmdL/gxXfDxu/jURdTP4xPKD4lZjH&#10;zQC+V5XA0zGUwS1IqmYMqb2UkJPCNrLd+A1lyYF9xqrCpKNj2prwTIUEXjplU5X9eJFdTZmJcnn1&#10;8ermennNmSix0zvQEgQVhpjyV4WO0aHj1nhSBFo4PKRMlF5S6NrjvbG2TtV6Nnb8MyFTJKE1koLV&#10;if1uYyM7AO1F/Wp/r9Ii7r2sYIMC+eV8zmDs6Vwet/4sCylBa5faHcrjNv6RqwyusjwvGW3G336t&#10;fvkV1r8BAAD//wMAUEsDBBQABgAIAAAAIQDa6kvH3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNMEIhriVBUCLkhILYGzEy9JhL2OYjcNf88iDnDc2dHMm3K7OCtmnMLg&#10;ScF6lYBAar0ZqFNQvz5e3YIIUZPR1hMq+MIA2+r8rNSF8Sfa43yIneAQCoVW0Mc4FlKGtkenw8qP&#10;SPz78JPTkc+pk2bSJw53VqZJkkunB+KGXo9432P7eTg6Bbv354fsZW6ct2bT1W/G1clTqtTlxbK7&#10;AxFxiX9m+MFndKiYqfFHMkFYBdfpmtGjgvQmB8GGTZ5lIJpfQVal/L+g+gYAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA5k3pdtAEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDa6kvH3QAAAAkBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00691D36">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Property details (l</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>ot number</w:t>
       </w:r>
       <w:r w:rsidR="00691D36">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
@@ -1187,51 +1188,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7DB8C563" id="Line 86" o:spid="_x0000_s1026" style="position:absolute;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="333.3pt,6.45pt" to="484.35pt,6.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeEy2asAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L45TZGiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+6PoxMHQ2zRt7KezaUwXqG2vm/lz5fHT7dS&#10;cASvwaE3rTwZlvfrjx9WU2jMAgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdkhjRBTSH2lCaaEPrpq&#10;MZ9/riYkHQiVYU6nD69JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9QD&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUlPP/1DzPEAwRUsyh8PVJv5/sOr7YeO3lKmro38OT6h+sfC4&#10;GcD3phB4OYX0cHW2qpoCN9eWHHDYkthN31CnGthHLC4cOxozZNInjsXs09Vsc4xCpcP6rr69uVlK&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJuuViWBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LyPce13ABgP6y3kfwbrXfbrc+bMZWX8eNm52qE9bupiUnquwPI9Wnof3cel++wHW&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhABds16XcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISFymLaVIZStNJwT0xoXBxNVrTFvROF2TbYVfjxEH8M1+T8/fK9aT69WRxtB5NnC1&#10;SEAR19523Bh4fanmS1AhIlvsPZOBTwqwLs/PCsytP/EzHTexURLCIUcDbYxDrnWoW3IYFn4gFu3d&#10;jw6jrGOj7YgnCXe9TpMk0w47lg8tDnTfUv2xOTgDodrSvvqa1bPk7brxlO4fnh7RmMuL6e4WVKQp&#10;/pnhB1/QoRSmnT+wDao3kMmIVYR0BUoMq2x5A2r3e9Blof83KL8BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAXhMtmrABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAF2zXpdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="2002583B" id="Line 86" o:spid="_x0000_s1026" style="position:absolute;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="333.3pt,6.45pt" to="484.35pt,6.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeEy2asAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L45TZGiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+6PoxMHQ2zRt7KezaUwXqG2vm/lz5fHT7dS&#10;cASvwaE3rTwZlvfrjx9WU2jMAgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdkhjRBTSH2lCaaEPrpq&#10;MZ9/riYkHQiVYU6nD69JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9QD&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUlPP/1DzPEAwRUsyh8PVJv5/sOr7YeO3lKmro38OT6h+sfC4&#10;GcD3phB4OYX0cHW2qpoCN9eWHHDYkthN31CnGthHLC4cOxozZNInjsXs09Vsc4xCpcP6rr69uVlK&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJuuViWBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LyPce13ABgP6y3kfwbrXfbrc+bMZWX8eNm52qE9bupiUnquwPI9Wnof3cel++wHW&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhABds16XcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISFymLaVIZStNJwT0xoXBxNVrTFvROF2TbYVfjxEH8M1+T8/fK9aT69WRxtB5NnC1&#10;SEAR19523Bh4fanmS1AhIlvsPZOBTwqwLs/PCsytP/EzHTexURLCIUcDbYxDrnWoW3IYFn4gFu3d&#10;jw6jrGOj7YgnCXe9TpMk0w47lg8tDnTfUv2xOTgDodrSvvqa1bPk7brxlO4fnh7RmMuL6e4WVKQp&#10;/pnhB1/QoRSmnT+wDao3kMmIVYR0BUoMq2x5A2r3e9Blof83KL8BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAXhMtmrABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAF2zXpdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00952BCD">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00C068F4">
         <w:t xml:space="preserve">ist other name(s) under which </w:t>
       </w:r>
       <w:r w:rsidR="00366E08">
         <w:t>the project</w:t>
       </w:r>
       <w:r w:rsidR="00C068F4">
         <w:t xml:space="preserve"> has been known</w:t>
       </w:r>
       <w:r w:rsidR="00952BCD">
         <w:t xml:space="preserve"> (if applicable):</w:t>
       </w:r>
       <w:r w:rsidR="00C068F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A620C" w14:textId="77777777" w:rsidR="00C068F4" w:rsidRDefault="00C068F4">
       <w:pPr>
@@ -1292,73 +1293,73 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="26CBC83E" id="Line 86" o:spid="_x0000_s1026" style="position:absolute;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-5.7pt,4.45pt" to="484.35pt,4.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASYnAYsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SJNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4Iokg+vfdEb+6nwYmTIbboG7mYzaUwXqG2vmvkj5fHDx+l&#10;4Aheg0NvGnk2LO+3799txlCbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjU7JFGiCmkLpKE4wJfXDV&#10;cj5fVyOSDoTKMKfTh9ek3Bb8tjUqfm9bNlG4RiZusaxU1kNeq+0G6o4g9FZdaMA/sBjA+nTpDeoB&#10;Iogj2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PNJv5/sOrbaef3lKmryT+HJ1Q/WXjc&#10;9eA7Uwi8nEN6uEW2qhoD17eWHHDYkziMX1GnGjhGLC5MLQ0ZMukTUzH7fDPbTFGodLheLu/Wdysp&#10;1DVXQX1tDMTxi8FB5E0jnfXZB6jh9MQxE4H6WpKPPT5a58pbOi/GRn5aLVelgdFZnZO5jKk77ByJ&#10;E+RpKF9RlTJvywiPXhew3oD+fNlHsO51ny53/mJG1p+HjesD6vOerial5yosL6OV5+FtXLp//wDb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAOkRi8vcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wkAURfcm/sPkmbghMC0aKKVTYtTu3IASt4/Os23ovCmdAapf78gGlzf35tyTrQbTihP1rrGsIJ5E&#10;IIhLqxuuFHy8F+MEhPPIGlvLpOCbHKzy25sMU23PvKbTxlciQNilqKD2vkuldGVNBt3EdsSh+7K9&#10;QR9iX0nd4znATSunUTSTBhsODzV29FxTud8cjQJXbOlQ/IzKUfT5UFmaHl7eXlGp+7vhaQnC0+Cv&#10;Y/jTD+qQB6edPbJ2olUwjuPHMFWQLECEfjFL5iB2lyzzTP73z38BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAEmJwGLABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA6RGLy9wAAAAHAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="056C88B1" id="Line 86" o:spid="_x0000_s1026" style="position:absolute;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-5.7pt,4.45pt" to="484.35pt,4.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASYnAYsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SJNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4Iokg+vfdEb+6nwYmTIbboG7mYzaUwXqG2vmvkj5fHDx+l&#10;4Aheg0NvGnk2LO+3799txlCbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbjU7JFGiCmkLpKE4wJfXDV&#10;cj5fVyOSDoTKMKfTh9ek3Bb8tjUqfm9bNlG4RiZusaxU1kNeq+0G6o4g9FZdaMA/sBjA+nTpDeoB&#10;Iogj2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PNJv5/sOrbaef3lKmryT+HJ1Q/WXjc&#10;9eA7Uwi8nEN6uEW2qhoD17eWHHDYkziMX1GnGjhGLC5MLQ0ZMukTUzH7fDPbTFGodLheLu/Wdysp&#10;1DVXQX1tDMTxi8FB5E0jnfXZB6jh9MQxE4H6WpKPPT5a58pbOi/GRn5aLVelgdFZnZO5jKk77ByJ&#10;E+RpKF9RlTJvywiPXhew3oD+fNlHsO51ny53/mJG1p+HjesD6vOerial5yosL6OV5+FtXLp//wDb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAOkRi8vcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wkAURfcm/sPkmbghMC0aKKVTYtTu3IASt4/Os23ovCmdAapf78gGlzf35tyTrQbTihP1rrGsIJ5E&#10;IIhLqxuuFHy8F+MEhPPIGlvLpOCbHKzy25sMU23PvKbTxlciQNilqKD2vkuldGVNBt3EdsSh+7K9&#10;QR9iX0nd4znATSunUTSTBhsODzV29FxTud8cjQJXbOlQ/IzKUfT5UFmaHl7eXlGp+7vhaQnC0+Cv&#10;Y/jTD+qQB6edPbJ2olUwjuPHMFWQLECEfjFL5iB2lyzzTP73z38BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAEmJwGLABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA6RGLy9wAAAAHAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E2119" w14:paraId="472A6214" w14:textId="77777777" w:rsidTr="000E2119">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="472A620E" w14:textId="77777777" w:rsidR="000E2119" w:rsidRDefault="000E2119" w:rsidP="000E2119">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2.  </w:t>
             </w:r>
@@ -1702,52 +1703,52 @@
         <w:t>attached to this request:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="821"/>
-        <w:gridCol w:w="8931"/>
+        <w:gridCol w:w="812"/>
+        <w:gridCol w:w="8816"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A642B" w14:paraId="472A621A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="472A6218" w14:textId="77777777" w:rsidR="008A642B" w:rsidRDefault="008A642B" w:rsidP="00C46E3A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -2096,51 +2097,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E2119" w14:paraId="472A6231" w14:textId="77777777" w:rsidTr="00DF111A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="472A6225" w14:textId="77777777" w:rsidR="000E2119" w:rsidRDefault="000E2119" w:rsidP="000E2119">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2182,52 +2183,52 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="113" w:type="dxa"/>
                 <w:right w:w="113" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="792"/>
-              <w:gridCol w:w="8836"/>
+              <w:gridCol w:w="784"/>
+              <w:gridCol w:w="8628"/>
             </w:tblGrid>
             <w:tr w:rsidR="000E2119" w14:paraId="472A6229" w14:textId="77777777" w:rsidTr="004159C7">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="792" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="472A6227" w14:textId="77777777" w:rsidR="000E2119" w:rsidRDefault="000E2119" w:rsidP="00FD16EF">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:iCs/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
                     </w:rPr>
@@ -2500,50 +2501,51 @@
                     </w:rPr>
                     <w:t>) that address the requirements of conditions (please complete section 6).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="472A6230" w14:textId="77777777" w:rsidR="000E2119" w:rsidRPr="000E2119" w:rsidRDefault="000E2119" w:rsidP="001972C5">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please attach any additional information that you believe may assist </w:t>
             </w:r>
             <w:r w:rsidR="00A61CA7">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="001972C5">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>BCA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -2782,54 +2784,54 @@
     <w:p w14:paraId="472A6234" w14:textId="77777777" w:rsidR="00AD0DE3" w:rsidRDefault="00AD0DE3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3300"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1082"/>
+        <w:gridCol w:w="3221"/>
+        <w:gridCol w:w="4173"/>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="1061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD0DE3" w14:paraId="472A623A" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="472A6235" w14:textId="77777777" w:rsidR="00AD0DE3" w:rsidRPr="00E77B28" w:rsidRDefault="00AD0DE3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9180"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77B28">
               <w:rPr>
                 <w:b/>
@@ -3777,51 +3779,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00706C15" w14:paraId="472A626E" w14:textId="77777777" w:rsidTr="007700EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="472A626C" w14:textId="50C082E5" w:rsidR="007700EB" w:rsidRPr="007700EB" w:rsidRDefault="007700EB" w:rsidP="007700EB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007700EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4042,62 +4044,50 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="472A627F" w14:textId="77777777" w:rsidR="00C50E80" w:rsidRDefault="00C50E80">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="472A6281" w14:textId="77777777" w:rsidR="008B1412" w:rsidRDefault="008B1412" w:rsidP="008B1412">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="472A6282" w14:textId="77777777" w:rsidR="00AD0DE3" w:rsidRDefault="00457E62">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
@@ -4190,51 +4180,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="00F38263" id="Line 46" o:spid="_x0000_s1026" style="position:absolute;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="31.35pt,10.85pt" to="245.1pt,10.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+BjEqrgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L06CtduMOD2k7S5d&#10;F6DdBzCSbAuTRYFUYufvK6lJNnS3YT4IIik9vfdIr26nwYmDIbboG7mYzaUwXqG2vmvkz5eHj1+k&#10;4Aheg0NvGnk0LG/XVx9WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxqdgiDRBTSF2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfs3VtRrgt+2xoVf7QtmyhcIxO3WFYq6y6v1XoFdUcQeqtONOAfWAxgfXr0AnUH&#10;EcSe7F9Qg1WEjG2cKRwqbFurTNGQ1Czm79Q89xBM0ZLM4XCxif8frHo6bPyWMnU1+efwiOoXC4+b&#10;HnxnCoGXY0iNW2SrqjFwfbmSAw5bErvxO+p0BvYRiwtTS0OGTPrEVMw+Xsw2UxQqJZefF59ultdS&#10;qHOtgvp8MRDHbwYHkTeNdNZnH6CGwyPHTATq85Gc9vhgnSu9dF6Mjfx6nZBzhdFZnYsloG63cSQO&#10;kKehfEXVu2OEe68LWG9A35/2Eax726fHnT+ZkfXnYeN6h/q4pbNJqV2F5Wm08jz8GZfbv3+A9SsA&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1ZtqY3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEhcJpYuoAGl6YSA3rgwQFy9xrQVjdM12Vb49RhxgJNlv6fn7xWryfdqT2PsAltYzDNQ&#10;xHVwHTcWXp6rsytQMSE77AOThU+KsCqPjwrMXTjwE+3XqVESwjFHC21KQ651rFvyGOdhIBbtPYwe&#10;k6xjo92IBwn3vTZZttQeO5YPLQ5011L9sd55C7F6pW31Natn2dt5E8hs7x8f0NrTk+n2BlSiKf2Z&#10;4Qdf0KEUpk3YsYuqt7A0l+K0YBYyRb+4zgyoze9Bl4X+X6D8BgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAH4GMSquAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHVm2pjcAAAACAEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="345AD781" id="Line 46" o:spid="_x0000_s1026" style="position:absolute;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="31.35pt,10.85pt" to="245.1pt,10.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+BjEqrgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L06CtduMOD2k7S5d&#10;F6DdBzCSbAuTRYFUYufvK6lJNnS3YT4IIik9vfdIr26nwYmDIbboG7mYzaUwXqG2vmvkz5eHj1+k&#10;4Aheg0NvGnk0LG/XVx9WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxqdgiDRBTSF2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfs3VtRrgt+2xoVf7QtmyhcIxO3WFYq6y6v1XoFdUcQeqtONOAfWAxgfXr0AnUH&#10;EcSe7F9Qg1WEjG2cKRwqbFurTNGQ1Czm79Q89xBM0ZLM4XCxif8frHo6bPyWMnU1+efwiOoXC4+b&#10;HnxnCoGXY0iNW2SrqjFwfbmSAw5bErvxO+p0BvYRiwtTS0OGTPrEVMw+Xsw2UxQqJZefF59ultdS&#10;qHOtgvp8MRDHbwYHkTeNdNZnH6CGwyPHTATq85Gc9vhgnSu9dF6Mjfx6nZBzhdFZnYsloG63cSQO&#10;kKehfEXVu2OEe68LWG9A35/2Eax726fHnT+ZkfXnYeN6h/q4pbNJqV2F5Wm08jz8GZfbv3+A9SsA&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1ZtqY3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8Mw&#10;DIXvSPyHyEhcJpYuoAGl6YSA3rgwQFy9xrQVjdM12Vb49RhxgJNlv6fn7xWryfdqT2PsAltYzDNQ&#10;xHVwHTcWXp6rsytQMSE77AOThU+KsCqPjwrMXTjwE+3XqVESwjFHC21KQ651rFvyGOdhIBbtPYwe&#10;k6xjo92IBwn3vTZZttQeO5YPLQ5011L9sd55C7F6pW31Natn2dt5E8hs7x8f0NrTk+n2BlSiKf2Z&#10;4Qdf0KEUpk3YsYuqt7A0l+K0YBYyRb+4zgyoze9Bl4X+X6D8BgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAH4GMSquAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHVm2pjcAAAACAEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A6332" wp14:editId="472A6333">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3547110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135889</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2569845" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="19050"/>
                 <wp:wrapNone/>
@@ -4266,51 +4256,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="47D3D8FE" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="279.3pt,10.7pt" to="481.65pt,10.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC97hGTsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CpWiNOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Iokg+vfdEr++nwYmjIbboG7mYzaUwXqG2vmvkz5fHT7dS&#10;cASvwaE3jTwZlvebjx/WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxKdkiDRBTSF2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfTh9ek3BT8tjUq/mhbNlG4RiZusaxU1n1eq80a6o4g9FadacA/sBjA+nTpFeoB&#10;IogD2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PVJv5/sOr7cet3lKmryT+HJ1S/WHjc&#10;9uA7Uwi8nEJ6uEW2qhoD19eWHHDYkdiP31CnGjhELC5MLQ0ZMukTUzH7dDXbTFGodLhc3dzdfl5J&#10;oS65CupLYyCOXw0OIm8a6azPPkANxyeOmQjUl5J87PHROlfe0nkxNvJutVyVBkZndU7mMqZuv3Uk&#10;jpCnoXxFVcq8LyM8eF3AegP6y3kfwbrXfbrc+bMZWX8eNq73qE87upiUnquwPI9Wnof3cel++wE2&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhADeo07reAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9Ie4fIk7hMLF3LqlGaThPQG5cNEFevMW21xumabCs8PUEc4Gj70+/vz9ej6cSZBtdaVrCY&#10;RyCIK6tbrhW8vpQ3KxDOI2vsLJOCT3KwLiZXOWbaXnhL552vRQhhl6GCxvs+k9JVDRl0c9sTh9uH&#10;HQz6MA611ANeQrjpZBxFqTTYcvjQYE8PDVWH3ckocOUbHcuvWTWL3pPaUnx8fH5Cpa6n4+YehKfR&#10;/8Hwox/UoQhOe3ti7USnYLlcpQFVEC9uQQTgLk0SEPvfhSxy+b9B8Q0AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC97hGTsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA3qNO63gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;"/>
+              <v:line w14:anchorId="3BE1D311" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="279.3pt,10.7pt" to="481.65pt,10.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC97hGTsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CpWiNOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Iokg+vfdEr++nwYmjIbboG7mYzaUwXqG2vmvkz5fHT7dS&#10;cASvwaE3jTwZlvebjx/WY6jNEnt02pBIIJ7rMTSyjzHUVcWqNwPwDIPxKdkiDRBTSF2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfTh9ek3BT8tjUq/mhbNlG4RiZusaxU1n1eq80a6o4g9FadacA/sBjA+nTpFeoB&#10;IogD2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PVJv5/sOr7cet3lKmryT+HJ1S/WHjc&#10;9uA7Uwi8nEJ6uEW2qhoD19eWHHDYkdiP31CnGjhELC5MLQ0ZMukTUzH7dDXbTFGodLhc3dzdfl5J&#10;oS65CupLYyCOXw0OIm8a6azPPkANxyeOmQjUl5J87PHROlfe0nkxNvJutVyVBkZndU7mMqZuv3Uk&#10;jpCnoXxFVcq8LyM8eF3AegP6y3kfwbrXfbrc+bMZWX8eNq73qE87upiUnquwPI9Wnof3cel++wE2&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhADeo07reAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9Ie4fIk7hMLF3LqlGaThPQG5cNEFevMW21xumabCs8PUEc4Gj70+/vz9ej6cSZBtdaVrCY&#10;RyCIK6tbrhW8vpQ3KxDOI2vsLJOCT3KwLiZXOWbaXnhL552vRQhhl6GCxvs+k9JVDRl0c9sTh9uH&#10;HQz6MA611ANeQrjpZBxFqTTYcvjQYE8PDVWH3ckocOUbHcuvWTWL3pPaUnx8fH5Cpa6n4+YehKfR&#10;/8Hwox/UoQhOe3ti7USnYLlcpQFVEC9uQQTgLk0SEPvfhSxy+b9B8Q0AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC97hGTsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA3qNO63gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
@@ -4374,51 +4364,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="766DCF96" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="236.55pt,12.3pt" to="481.65pt,13.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbcSAkugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X/wxZF2NOD2k6y7d&#10;FqDd7owk28JkURCV2Pn3k1Qv3drbMB8EUSQfHx/pzc08GnZSnjTallerkjNlBUpt+5Z/f7x795Ez&#10;CmAlGLSq5WdF/Gb79s1mco2qcUAjlWcRxFIzuZYPIbimKEgMagRaoVM2Ojv0I4Ro+r6QHqaIPpqi&#10;LssPxYReOo9CEcXX2ycn32b8rlMifOs6UoGZlkduIZ8+n4d0FtsNNL0HN2ix0IB/YDGCtrHoBeoW&#10;ArCj16+gRi08EnZhJXAssOu0ULmH2E1VvujmYQCnci9RHHIXmej/wYqvp53d+0RdzPbB3aP4Sczi&#10;bgDbq0zg8ezi4KokVTE5ai4pySC39+wwfUEZY+AYMKswd35kndHuR0pM4LFTNmfZzxfZ1RyYiI/v&#10;q6q+uorTEdFXl9frda4FTYJJyc5T+KxwZOnScqNtUgUaON1TSLSeQ9KzxTttTJ6ssWxq+fW6XucE&#10;QqNlcqYw8v1hZzw7QdqN/C11/wrzeLQygw0K5KflHkCbp3ssbuwiTVIjrR41B5Tnvf8tWRxeZrks&#10;WtqOP+2c/fw7bH8BAAD//wMAUEsDBBQABgAIAAAAIQDzRTGp3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky82aXQUEGWpjHqpYmJFT0v7AhEdpawW4pv7/Skx5n58s/3F7vF&#10;DmLGyfeOFKxXEQikxpmeWgXV+/PdPQgfNBk9OEIFP+hhV15fFTo37kxvOB9DKziEfK4VdCGMuZS+&#10;6dBqv3IjEt++3GR14HFqpZn0mcPtIOMoSqXVPfGHTo/42GHzfTxZBfvPw1PyOtfWDSZrqw9jq+gl&#10;Vur2Ztk/gAi4hD8YLvqsDiU71e5ExotBwWabrBlVEG9SEAxkaZKAqHmxzUCWhfzfoPwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA23EgJLoBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA80Uxqd4AAAAJAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;"/>
+              <v:line w14:anchorId="6B34B578" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="236.55pt,12.3pt" to="481.65pt,13.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbcSAkugEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X/wxZF2NOD2k6y7d&#10;FqDd7owk28JkURCV2Pn3k1Qv3drbMB8EUSQfHx/pzc08GnZSnjTallerkjNlBUpt+5Z/f7x795Ez&#10;CmAlGLSq5WdF/Gb79s1mco2qcUAjlWcRxFIzuZYPIbimKEgMagRaoVM2Ojv0I4Ro+r6QHqaIPpqi&#10;LssPxYReOo9CEcXX2ycn32b8rlMifOs6UoGZlkduIZ8+n4d0FtsNNL0HN2ix0IB/YDGCtrHoBeoW&#10;ArCj16+gRi08EnZhJXAssOu0ULmH2E1VvujmYQCnci9RHHIXmej/wYqvp53d+0RdzPbB3aP4Sczi&#10;bgDbq0zg8ezi4KokVTE5ai4pySC39+wwfUEZY+AYMKswd35kndHuR0pM4LFTNmfZzxfZ1RyYiI/v&#10;q6q+uorTEdFXl9frda4FTYJJyc5T+KxwZOnScqNtUgUaON1TSLSeQ9KzxTttTJ6ssWxq+fW6XucE&#10;QqNlcqYw8v1hZzw7QdqN/C11/wrzeLQygw0K5KflHkCbp3ssbuwiTVIjrR41B5Tnvf8tWRxeZrks&#10;WtqOP+2c/fw7bH8BAAD//wMAUEsDBBQABgAIAAAAIQDzRTGp3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky82aXQUEGWpjHqpYmJFT0v7AhEdpawW4pv7/Skx5n58s/3F7vF&#10;DmLGyfeOFKxXEQikxpmeWgXV+/PdPQgfNBk9OEIFP+hhV15fFTo37kxvOB9DKziEfK4VdCGMuZS+&#10;6dBqv3IjEt++3GR14HFqpZn0mcPtIOMoSqXVPfGHTo/42GHzfTxZBfvPw1PyOtfWDSZrqw9jq+gl&#10;Vur2Ztk/gAi4hD8YLvqsDiU71e5ExotBwWabrBlVEG9SEAxkaZKAqHmxzUCWhfzfoPwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA23EgJLoBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA80Uxqd4AAAAJAQAADwAAAAAAAAAAAAAAAAAUBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t xml:space="preserve">Role </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidR="00AD0DE3">
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
       <w:r w:rsidR="006416FF">
         <w:t>land</w:t>
       </w:r>
       <w:r w:rsidR="00C068F4">
         <w:t xml:space="preserve"> owner, </w:t>
       </w:r>
       <w:r w:rsidR="00C91CDC">
         <w:t>project manager</w:t>
       </w:r>
       <w:r w:rsidR="00C068F4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t>consultant):</w:t>
@@ -4480,51 +4470,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="40D442B1" id="Line 45" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="74.1pt,11.8pt" to="481.65pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6LLblsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04CeMuMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+9OoxNHQ2zRt3Ixm0thvEJtfd/Kn88PH1ZS&#10;cASvwaE3rTwblneb9+/WU2jMEgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdkhjRBTSH2lCaaEPrpq&#10;OZ9/rCYkHQiVYU6n9y9JuSn4XWdU/NF1bKJwrUzcYlmprPu8Vps1ND1BGKy60IB/YDGC9enSG9Q9&#10;RBAHsn9BjVYRMnZxpnCssOusMkVDUrOY/6HmaYBgipZkDoebTfz/YNX349bvKFNXJ/8UHlH9YuFx&#10;O4DvTSHwfA7p4RbZqmoK3NxacsBhR2I/fUOdauAQsbhw6mjMkEmfOBWzzzezzSkKlQ7rxad6taql&#10;UNdcBc21MRDHrwZHkTetdNZnH6CB4yPHTASaa0k+9vhgnStv6byYWvm5XtalgdFZnZO5jKnfbx2J&#10;I+RpKF9RlTJvywgPXhewwYD+ctlHsO5lny53/mJG1p+HjZs96vOOrial5yosL6OV5+FtXLpff4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAJAOVIbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS2lRNUrTCQG9cWGAuHqNaSsap2uyrfD0GHGA429/+v25XM9uUAeaQu/ZwOUy&#10;AUXceNtza+Dlub5YgQoR2eLgmQx8UoB1dXpSYmH9kZ/osImtkhIOBRroYhwLrUPTkcOw9COx7N79&#10;5DBKnFptJzxKuRt0miS5dtizXOhwpLuOmo/N3hkI9Svt6q9Fs0jestZTurt/fEBjzs/m2xtQkeb4&#10;B8OPvqhDJU5bv2cb1CD5apUKaiDNclACXOdZBmr7O9BVqf9/UH0DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAeiy25bABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAkA5UhtwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="1EA864DA" id="Line 45" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="74.1pt,11.8pt" to="481.65pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6LLblsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04CeMuMOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YT4Iokg+vfdEr+9OoxNHQ2zRt3Ixm0thvEJtfd/Kn88PH1ZS&#10;cASvwaE3rTwblneb9+/WU2jMEgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdkhjRBTSH2lCaaEPrpq&#10;OZ9/rCYkHQiVYU6n9y9JuSn4XWdU/NF1bKJwrUzcYlmprPu8Vps1ND1BGKy60IB/YDGC9enSG9Q9&#10;RBAHsn9BjVYRMnZxpnCssOusMkVDUrOY/6HmaYBgipZkDoebTfz/YNX349bvKFNXJ/8UHlH9YuFx&#10;O4DvTSHwfA7p4RbZqmoK3NxacsBhR2I/fUOdauAQsbhw6mjMkEmfOBWzzzezzSkKlQ7rxad6taql&#10;UNdcBc21MRDHrwZHkTetdNZnH6CB4yPHTASaa0k+9vhgnStv6byYWvm5XtalgdFZnZO5jKnfbx2J&#10;I+RpKF9RlTJvywgPXhewwYD+ctlHsO5lny53/mJG1p+HjZs96vOOrial5yosL6OV5+FtXLpff4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAJAOVIbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS2lRNUrTCQG9cWGAuHqNaSsap2uyrfD0GHGA429/+v25XM9uUAeaQu/ZwOUy&#10;AUXceNtza+Dlub5YgQoR2eLgmQx8UoB1dXpSYmH9kZ/osImtkhIOBRroYhwLrUPTkcOw9COx7N79&#10;5DBKnFptJzxKuRt0miS5dtizXOhwpLuOmo/N3hkI9Svt6q9Fs0jestZTurt/fEBjzs/m2xtQkeb4&#10;B8OPvqhDJU5bv2cb1CD5apUKaiDNclACXOdZBmr7O9BVqf9/UH0DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAeiy25bABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAkA5UhtwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t xml:space="preserve">Postal </w:t>
       </w:r>
       <w:r w:rsidR="00A6046F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t>ddress:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A6286" w14:textId="77777777" w:rsidR="001022DE" w:rsidRDefault="00D501B7" w:rsidP="001022DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
@@ -4572,51 +4562,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7A068327" id="Line 61" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="213.75pt,11.7pt" to="353.4pt,11.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC83wSmsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yeN2MOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3oj4Iokg+vfdEr26PoxMHQ2zRt3Ixm0thvEJtfd/KX0/3Hz5L&#10;wRG8BofetPJkWN6u379bTaExSxzQaUMigXhuptDKIcbQVBWrwYzAMwzGp2SHNEJMIfWVJpgS+uiq&#10;5Xz+qZqQdCBUhjmd3j0n5brgd51R8WfXsYnCtTJxi2Wlsu7yWq1X0PQEYbDqTANewWIE69OlV6g7&#10;iCD2ZP+DGq0iZOziTOFYYddZZYqGpGYx/0fN4wDBFC3JHA5Xm/jtYNWPw8ZvKVNXR/8YHlD9ZuFx&#10;M4DvTSHwdArp4RbZqmoK3FxbcsBhS2I3fUedamAfsbhw7GjMkEmfOBazT1ezzTEKlQ4XNzcf67qW&#10;Ql1yFTSXxkAcvxkcRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauWXelmXBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LCPce13ABgP663kfwbrnfbrc+bMZWX8eNm52qE9bupiUnquwPI9WnoeXcen++wOs&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS+jGhkrTCQG97cIAcfVa01Y0TtdkW+HpZ8QBjrY//f7+bDW6Th1oCK1nC9dT&#10;A4q49FXLtYXXl+LqFlSIyBV2nsnCFwVY5ednGaaVP/IzHTaxVhLCIUULTYx9qnUoG3IYpr4nltuH&#10;HxxGGYdaVwMeJdx1OjFmoR22LB8a7OmhofJzs3cWQvFGu+J7Uk7M+6z2lOwe109o7eXFeH8HKtIY&#10;/2D40Rd1yMVp6/dcBdVZmCfLG0EtJLM5KAGWZiFdtr8LnWf6f4P8BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALzfBKawAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="1EF012E3" id="Line 61" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="213.75pt,11.7pt" to="353.4pt,11.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC83wSmsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yeN2MOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3oj4Iokg+vfdEr26PoxMHQ2zRt3Ixm0thvEJtfd/KX0/3Hz5L&#10;wRG8BofetPJkWN6u379bTaExSxzQaUMigXhuptDKIcbQVBWrwYzAMwzGp2SHNEJMIfWVJpgS+uiq&#10;5Xz+qZqQdCBUhjmd3j0n5brgd51R8WfXsYnCtTJxi2Wlsu7yWq1X0PQEYbDqTANewWIE69OlV6g7&#10;iCD2ZP+DGq0iZOziTOFYYddZZYqGpGYx/0fN4wDBFC3JHA5Xm/jtYNWPw8ZvKVNXR/8YHlD9ZuFx&#10;M4DvTSHwdArp4RbZqmoK3FxbcsBhS2I3fUedamAfsbhw7GjMkEmfOBazT1ezzTEKlQ4XNzcf67qW&#10;Ql1yFTSXxkAcvxkcRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauWXelmXBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LCPce13ABgP663kfwbrnfbrc+bMZWX8eNm52qE9bupiUnquwPI9WnoeXcen++wOs&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS+jGhkrTCQG97cIAcfVa01Y0TtdkW+HpZ8QBjrY//f7+bDW6Th1oCK1nC9dT&#10;A4q49FXLtYXXl+LqFlSIyBV2nsnCFwVY5ednGaaVP/IzHTaxVhLCIUULTYx9qnUoG3IYpr4nltuH&#10;HxxGGYdaVwMeJdx1OjFmoR22LB8a7OmhofJzs3cWQvFGu+J7Uk7M+6z2lOwe109o7eXFeH8HKtIY&#10;/2D40Rd1yMVp6/dcBdVZmCfLG0EtJLM5KAGWZiFdtr8LnWf6f4P8BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALzfBKawAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A633A" wp14:editId="472A633B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>651510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1556385" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
                 <wp:wrapNone/>
@@ -4648,51 +4638,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="083E7D18" id="Line 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="51.3pt,11.55pt" to="173.85pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKf+LbsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yuOiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+6OoxMHQ2zRt3Ixm0thvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/WHz+sptCYJQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7JDGiGmkPpKE0wJfXTV&#10;cj6/qSYkHQiVYU6n929JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9Q9&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUrOY/6HmeYBgipZkDoerTfz/YNX3w8ZvKVNXR/8cnlC9svC4&#10;GcD3phB4OYX0cItsVTUFbq4tOeCwJbGbvqFONbCPWFw4djRmyKRPHIvZp6vZ5hiFSoeLur75fFtL&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJLvaxLA6OzOidzGVO/2zgS&#10;B8jTUL6iKmXelxHuvS5ggwH9cN5HsO5tny53/mxG1p+HjZsd6tOWLial5yosz6OV5+F9XLp//wDr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhACHduH3cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS9aiDZWmEwJ648IAcfVa01Y0TtdkW+HpMdoBjr/96ffnfD25Xh1oDJ1nC4u5&#10;AUVc+brjxsLrS3l1AypE5Bp7z2ThiwKsi/OzHLPaH/mZDpvYKCnhkKGFNsYh0zpULTkMcz8Qy+7D&#10;jw6jxLHR9YhHKXe9ToxZaocdy4UWB7pvqfrc7J2FUL7RrvyeVTPznjaekt3D0yNae3kx3d2CijTF&#10;Pxh+9UUdCnHa+j3XQfWSTbIU1EKSLkAJkF6vVqC2p4Eucv3/g+IHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyn/i27ABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAId24fdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="6DCB2AF3" id="Line 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="51.3pt,11.55pt" to="173.85pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKf+LbsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yuOiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+6OoxMHQ2zRt3Ixm0thvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/WHz+sptCYJQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7JDGiGmkPpKE0wJfXTV&#10;cj6/qSYkHQiVYU6n929JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9Q9&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUrOY/6HmeYBgipZkDoerTfz/YNX3w8ZvKVNXR/8cnlC9svC4&#10;GcD3phB4OYX0cItsVTUFbq4tOeCwJbGbvqFONbCPWFw4djRmyKRPHIvZp6vZ5hiFSoeLur75fFtL&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJLvaxLA6OzOidzGVO/2zgS&#10;B8jTUL6iKmXelxHuvS5ggwH9cN5HsO5tny53/mxG1p+HjZsd6tOWLial5yosz6OV5+F9XLp//wDr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhACHduH3cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS9aiDZWmEwJ648IAcfVa01Y0TtdkW+HpMdoBjr/96ffnfD25Xh1oDJ1nC4u5&#10;AUVc+brjxsLrS3l1AypE5Bp7z2ThiwKsi/OzHLPaH/mZDpvYKCnhkKGFNsYh0zpULTkMcz8Qy+7D&#10;jw6jxLHR9YhHKXe9ToxZaocdy4UWB7pvqfrc7J2FUL7RrvyeVTPznjaekt3D0yNae3kx3d2CijTF&#10;Pxh+9UUdCnHa+j3XQfWSTbIU1EKSLkAJkF6vVqC2p4Eucv3/g+IHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyn/i27ABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAId24fdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A633C" wp14:editId="472A633D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4813935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1303020" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
@@ -4724,72 +4714,72 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="437E0771" id="Line 43" o:spid="_x0000_s1026" style="position:absolute;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="379.05pt,11.55pt" to="481.65pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+nRZrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSdNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr+/m0YmjIbboW7lc1FIYr1Bb37fy5/PDh09S&#10;cASvwaE3rTwZlneb9+/WU2jMCgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;qq4/VhOSDoTKMKfb+5eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amp4gDFadacA/sBjB+vToFeoe&#10;IogD2b+gRqsIGbu4UDhW2HVWmaIhqVnWf6h5GiCYoiWZw+FqE/8/WPX9uPU7ytTV7J/CI6pfLDxu&#10;B/C9KQSeTyE1bpmtqqbAzbUkHzjsSOynb6hTDhwiFhfmjsYMmfSJuZh9uppt5ihUulze1Df1KvVE&#10;XWIVNJfCQBy/GhxF3rTSWZ99gAaOjxwzEWguKfna44N1rvTSeTG18vPt6rYUMDqrczCnMfX7rSNx&#10;hDwN5SuqUuRtGuHB6wI2GNBfzvsI1r3s0+POn83I+vOwcbNHfdrRxaTUrsLyPFp5Ht6eS/XrD7D5&#10;DQAA//8DAFBLAwQUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkLhNL14oxStMJAb1xYYC4eo1pKxqna7Kt8PQYcYCTZfvT78/FenK9OtAYOs8GFvME&#10;FHHtbceNgZfn6mIFKkRki71nMvBJAdbl6UmBufVHfqLDJjZKQjjkaKCNcci1DnVLDsPcD8Sye/ej&#10;wyjt2Gg74lHCXa/TJFlqhx3LhRYHumup/tjsnYFQvdKu+prVs+Qtazylu/vHBzTm/Gy6vQEVaYp/&#10;MPzoizqU4rT1e7ZB9QauLlcLQQ2kmVQBrpdZBmr7O9Blof9/UH4DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAp/p0Wa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="7C254F27" id="Line 43" o:spid="_x0000_s1026" style="position:absolute;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="379.05pt,11.55pt" to="481.65pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+nRZrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSdNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr+/m0YmjIbboW7lc1FIYr1Bb37fy5/PDh09S&#10;cASvwaE3rTwZlneb9+/WU2jMCgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;qq4/VhOSDoTKMKfb+5eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amp4gDFadacA/sBjB+vToFeoe&#10;IogD2b+gRqsIGbu4UDhW2HVWmaIhqVnWf6h5GiCYoiWZw+FqE/8/WPX9uPU7ytTV7J/CI6pfLDxu&#10;B/C9KQSeTyE1bpmtqqbAzbUkHzjsSOynb6hTDhwiFhfmjsYMmfSJuZh9uppt5ihUulze1Df1KvVE&#10;XWIVNJfCQBy/GhxF3rTSWZ99gAaOjxwzEWguKfna44N1rvTSeTG18vPt6rYUMDqrczCnMfX7rSNx&#10;hDwN5SuqUuRtGuHB6wI2GNBfzvsI1r3s0+POn83I+vOwcbNHfdrRxaTUrsLyPFp5Ht6eS/XrD7D5&#10;DQAA//8DAFBLAwQUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkLhNL14oxStMJAb1xYYC4eo1pKxqna7Kt8PQYcYCTZfvT78/FenK9OtAYOs8GFvME&#10;FHHtbceNgZfn6mIFKkRki71nMvBJAdbl6UmBufVHfqLDJjZKQjjkaKCNcci1DnVLDsPcD8Sye/ej&#10;wyjt2Gg74lHCXa/TJFlqhx3LhRYHumup/tjsnYFQvdKu+prVs+Qtazylu/vHBzTm/Gy6vQEVaYp/&#10;MPzoizqU4rT1e7ZB9QauLlcLQQ2kmVQBrpdZBmr7O9Blof9/UH4DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAp/p0Wa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t>Telephone:</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="00AD0DE3">
             <w:t>Mobile</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="00AD0DE3">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
         <w:t>Fax:</w:t>
       </w:r>
     </w:p>
@@ -4848,66 +4838,71 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0BCC2C8A" id="Line 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="233.7pt,10.95pt" to="481.65pt,12.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxAjCatgEAAEwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxynS9cIcXpI1126&#10;LUC7H8BIsi1MFgVRiZ1/P0lNsmK7DfNBoPjx9PhIr++nwbKjDmTQNbyezTnTTqIyrmv4j5fHD3ec&#10;UQSnwKLTDT9p4veb9+/Woxd6gT1apQNLII7E6Bvex+hFVZHs9QA0Q69dCrYYBojpGrpKBRgT+mCr&#10;xXx+W40YlA8oNVHyPrwG+abgt62W8Xvbko7MNjxxi+UM5dzns9qsQXQBfG/kmQb8A4sBjEuPXqEe&#10;IAI7BPMX1GBkQMI2ziQOFbatkbr0kLqp539089yD16WXJA75q0z0/2Dlt+PW7UKmLif37J9Q/iTm&#10;cNuD63Qh8HLyaXB1lqoaPYlrSb6Q3wW2H7+iSjlwiFhUmNowZMjUH5uK2Ker2HqKTCbnTf3xbnW7&#10;5EymWH2z+lSGUYG4FPtA8YvGgWWj4da4rAUIOD5RzGRAXFKy2+GjsbbM0zo2Nny1XCxLAaE1Kgdz&#10;GoVuv7WBHSFvRPlKZynyNi3gwakC1mtQn892BGNf7fS4dWdBsgZ54UjsUZ124SJUGllheV6vvBNv&#10;76X690+w+QUAAP//AwBQSwMEFAAGAAgAAAAhAGubxg/fAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PwzAMhu9I/IfISFymLf1SYaXphIDeuDCYuGaNaSsap2uyrfDrMSc42n70+nnLzWwHccLJ&#10;944UxKsIBFLjTE+tgrfXenkLwgdNRg+OUMEXethUlxelLow70wuetqEVHEK+0Aq6EMZCSt90aLVf&#10;uRGJbx9usjrwOLXSTPrM4XaQSRTl0uqe+EOnR3zosPncHq0CX+/wUH8vmkX0nrYOk8Pj85NW6vpq&#10;vr8DEXAOfzD86rM6VOy0d0cyXgwKsvwmY1RBEq9BMLDO0xTEnhdZDLIq5f8G1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsQIwmrYBAABMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAa5vGD98AAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="53811D8D" id="Line 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="233.7pt,10.95pt" to="481.65pt,12.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxAjCatgEAAEwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxynS9cIcXpI1126&#10;LUC7H8BIsi1MFgVRiZ1/P0lNsmK7DfNBoPjx9PhIr++nwbKjDmTQNbyezTnTTqIyrmv4j5fHD3ec&#10;UQSnwKLTDT9p4veb9+/Woxd6gT1apQNLII7E6Bvex+hFVZHs9QA0Q69dCrYYBojpGrpKBRgT+mCr&#10;xXx+W40YlA8oNVHyPrwG+abgt62W8Xvbko7MNjxxi+UM5dzns9qsQXQBfG/kmQb8A4sBjEuPXqEe&#10;IAI7BPMX1GBkQMI2ziQOFbatkbr0kLqp539089yD16WXJA75q0z0/2Dlt+PW7UKmLif37J9Q/iTm&#10;cNuD63Qh8HLyaXB1lqoaPYlrSb6Q3wW2H7+iSjlwiFhUmNowZMjUH5uK2Ker2HqKTCbnTf3xbnW7&#10;5EymWH2z+lSGUYG4FPtA8YvGgWWj4da4rAUIOD5RzGRAXFKy2+GjsbbM0zo2Nny1XCxLAaE1Kgdz&#10;GoVuv7WBHSFvRPlKZynyNi3gwakC1mtQn892BGNf7fS4dWdBsgZ54UjsUZ124SJUGllheV6vvBNv&#10;76X690+w+QUAAP//AwBQSwMEFAAGAAgAAAAhAGubxg/fAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PwzAMhu9I/IfISFymLf1SYaXphIDeuDCYuGaNaSsap2uyrfDrMSc42n70+nnLzWwHccLJ&#10;944UxKsIBFLjTE+tgrfXenkLwgdNRg+OUMEXethUlxelLow70wuetqEVHEK+0Aq6EMZCSt90aLVf&#10;uRGJbx9usjrwOLXSTPrM4XaQSRTl0uqe+EOnR3zosPncHq0CX+/wUH8vmkX0nrYOk8Pj85NW6vpq&#10;vr8DEXAOfzD86rM6VOy0d0cyXgwKsvwmY1RBEq9BMLDO0xTEnhdZDLIq5f8G1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsQIwmrYBAABMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAa5vGD98AAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="006416FF">
         <w:t>manager</w:t>
       </w:r>
       <w:r w:rsidR="00273A72">
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006416FF">
-        <w:t xml:space="preserve">land owner </w:t>
+        <w:t>land owner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006416FF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t xml:space="preserve">(if </w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3" w:rsidRPr="008E6719">
         <w:t>different to above):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A6288" w14:textId="77777777" w:rsidR="001022DE" w:rsidRPr="001022DE" w:rsidRDefault="00D501B7" w:rsidP="001022DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A6340" wp14:editId="472A6341">
@@ -4949,51 +4944,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="457B73FE" id="Line 79" o:spid="_x0000_s1026" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="213.75pt,11.7pt" to="353.4pt,11.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC83wSmsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yeN2MOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3oj4Iokg+vfdEr26PoxMHQ2zRt3Ixm0thvEJtfd/KX0/3Hz5L&#10;wRG8BofetPJkWN6u379bTaExSxzQaUMigXhuptDKIcbQVBWrwYzAMwzGp2SHNEJMIfWVJpgS+uiq&#10;5Xz+qZqQdCBUhjmd3j0n5brgd51R8WfXsYnCtTJxi2Wlsu7yWq1X0PQEYbDqTANewWIE69OlV6g7&#10;iCD2ZP+DGq0iZOziTOFYYddZZYqGpGYx/0fN4wDBFC3JHA5Xm/jtYNWPw8ZvKVNXR/8YHlD9ZuFx&#10;M4DvTSHwdArp4RbZqmoK3FxbcsBhS2I3fUedamAfsbhw7GjMkEmfOBazT1ezzTEKlQ4XNzcf67qW&#10;Ql1yFTSXxkAcvxkcRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauWXelmXBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LCPce13ABgP663kfwbrnfbrc+bMZWX8eNm52qE9bupiUnquwPI9WnoeXcen++wOs&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS+jGhkrTCQG97cIAcfVa01Y0TtdkW+HpZ8QBjrY//f7+bDW6Th1oCK1nC9dT&#10;A4q49FXLtYXXl+LqFlSIyBV2nsnCFwVY5ednGaaVP/IzHTaxVhLCIUULTYx9qnUoG3IYpr4nltuH&#10;HxxGGYdaVwMeJdx1OjFmoR22LB8a7OmhofJzs3cWQvFGu+J7Uk7M+6z2lOwe109o7eXFeH8HKtIY&#10;/2D40Rd1yMVp6/dcBdVZmCfLG0EtJLM5KAGWZiFdtr8LnWf6f4P8BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALzfBKawAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
+              <v:line w14:anchorId="47661B47" id="Line 79" o:spid="_x0000_s1026" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="213.75pt,11.7pt" to="353.4pt,11.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC83wSmsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yeN2MOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3oj4Iokg+vfdEr26PoxMHQ2zRt3Ixm0thvEJtfd/KX0/3Hz5L&#10;wRG8BofetPJkWN6u379bTaExSxzQaUMigXhuptDKIcbQVBWrwYzAMwzGp2SHNEJMIfWVJpgS+uiq&#10;5Xz+qZqQdCBUhjmd3j0n5brgd51R8WfXsYnCtTJxi2Wlsu7yWq1X0PQEYbDqTANewWIE69OlV6g7&#10;iCD2ZP+DGq0iZOziTOFYYddZZYqGpGYx/0fN4wDBFC3JHA5Xm/jtYNWPw8ZvKVNXR/8YHlD9ZuFx&#10;M4DvTSHwdArp4RbZqmoK3FxbcsBhS2I3fUedamAfsbhw7GjMkEmfOBazT1ezzTEKlQ4XNzcf67qW&#10;Ql1yFTSXxkAcvxkcRd600lmffYAGDg8cMxFoLiX52OO9da68pfNiauWXelmXBkZndU7mMqZ+t3Ek&#10;DpCnoXxFVcq8LCPce13ABgP663kfwbrnfbrc+bMZWX8eNm52qE9bupiUnquwPI9WnoeXcen++wOs&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS+jGhkrTCQG97cIAcfVa01Y0TtdkW+HpZ8QBjrY//f7+bDW6Th1oCK1nC9dT&#10;A4q49FXLtYXXl+LqFlSIyBV2nsnCFwVY5ednGaaVP/IzHTaxVhLCIUULTYx9qnUoG3IYpr4nltuH&#10;HxxGGYdaVwMeJdx1OjFmoR22LB8a7OmhofJzs3cWQvFGu+J7Uk7M+6z2lOwe109o7eXFeH8HKtIY&#10;/2D40Rd1yMVp6/dcBdVZmCfLG0EtJLM5KAGWZiFdtr8LnWf6f4P8BAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALzfBKawAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPaDR4/dAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A6342" wp14:editId="472A6343">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>651510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1556385" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="19050"/>
                 <wp:wrapNone/>
@@ -5025,51 +5020,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5B06691A" id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="51.3pt,11.55pt" to="173.85pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKf+LbsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yuOiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+6OoxMHQ2zRt3Ixm0thvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/WHz+sptCYJQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7JDGiGmkPpKE0wJfXTV&#10;cj6/qSYkHQiVYU6n929JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9Q9&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUrOY/6HmeYBgipZkDoerTfz/YNX3w8ZvKVNXR/8cnlC9svC4&#10;GcD3phB4OYX0cItsVTUFbq4tOeCwJbGbvqFONbCPWFw4djRmyKRPHIvZp6vZ5hiFSoeLur75fFtL&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJLvaxLA6OzOidzGVO/2zgS&#10;B8jTUL6iKmXelxHuvS5ggwH9cN5HsO5tny53/mxG1p+HjZsd6tOWLial5yosz6OV5+F9XLp//wDr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhACHduH3cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS9aiDZWmEwJ648IAcfVa01Y0TtdkW+HpMdoBjr/96ffnfD25Xh1oDJ1nC4u5&#10;AUVc+brjxsLrS3l1AypE5Bp7z2ThiwKsi/OzHLPaH/mZDpvYKCnhkKGFNsYh0zpULTkMcz8Qy+7D&#10;jw6jxLHR9YhHKXe9ToxZaocdy4UWB7pvqfrc7J2FUL7RrvyeVTPznjaekt3D0yNae3kx3d2CijTF&#10;Pxh+9UUdCnHa+j3XQfWSTbIU1EKSLkAJkF6vVqC2p4Eucv3/g+IHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyn/i27ABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAId24fdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="5DCB9C3A" id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="51.3pt,11.55pt" to="173.85pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKf+LbsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yuOiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+6OoxMHQ2zRt3Ixm0thvEJtfd/Kny+Pn26l&#10;4Aheg0NvWnkyLO/WHz+sptCYJQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7JDGiGmkPpKE0wJfXTV&#10;cj6/qSYkHQiVYU6n929JuS74XWdU/NF1bKJwrUzcYlmprLu8VusVND1BGKw604B/YDGC9enSK9Q9&#10;RBB7sn9BjVYRMnZxpnCssOusMkVDUrOY/6HmeYBgipZkDoerTfz/YNX3w8ZvKVNXR/8cnlC9svC4&#10;GcD3phB4OYX0cItsVTUFbq4tOeCwJbGbvqFONbCPWFw4djRmyKRPHIvZp6vZ5hiFSoeLur75fFtL&#10;oS65CppLYyCOXw2OIm9a6azPPkADhyeOmQg0l5J87PHROlfe0nkxtfJLvaxLA6OzOidzGVO/2zgS&#10;B8jTUL6iKmXelxHuvS5ggwH9cN5HsO5tny53/mxG1p+HjZsd6tOWLial5yosz6OV5+F9XLp//wDr&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhACHduH3cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC4TS9aiDZWmEwJ648IAcfVa01Y0TtdkW+HpMdoBjr/96ffnfD25Xh1oDJ1nC4u5&#10;AUVc+brjxsLrS3l1AypE5Bp7z2ThiwKsi/OzHLPaH/mZDpvYKCnhkKGFNsYh0zpULTkMcz8Qy+7D&#10;jw6jxLHR9YhHKXe9ToxZaocdy4UWB7pvqfrc7J2FUL7RrvyeVTPznjaekt3D0yNae3kx3d2CijTF&#10;Pxh+9UUdCnHa+j3XQfWSTbIU1EKSLkAJkF6vVqC2p4Eucv3/g+IHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyn/i27ABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAId24fdwAAAAJAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A6344" wp14:editId="472A6345">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4813935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1303020" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
@@ -5101,79 +5096,70 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1DD7944C" id="Line 77" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="379.05pt,11.55pt" to="481.65pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+nRZrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSdNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr+/m0YmjIbboW7lc1FIYr1Bb37fy5/PDh09S&#10;cASvwaE3rTwZlneb9+/WU2jMCgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;qq4/VhOSDoTKMKfb+5eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amp4gDFadacA/sBjB+vToFeoe&#10;IogD2b+gRqsIGbu4UDhW2HVWmaIhqVnWf6h5GiCYoiWZw+FqE/8/WPX9uPU7ytTV7J/CI6pfLDxu&#10;B/C9KQSeTyE1bpmtqqbAzbUkHzjsSOynb6hTDhwiFhfmjsYMmfSJuZh9uppt5ihUulze1Df1KvVE&#10;XWIVNJfCQBy/GhxF3rTSWZ99gAaOjxwzEWguKfna44N1rvTSeTG18vPt6rYUMDqrczCnMfX7rSNx&#10;hDwN5SuqUuRtGuHB6wI2GNBfzvsI1r3s0+POn83I+vOwcbNHfdrRxaTUrsLyPFp5Ht6eS/XrD7D5&#10;DQAA//8DAFBLAwQUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkLhNL14oxStMJAb1xYYC4eo1pKxqna7Kt8PQYcYCTZfvT78/FenK9OtAYOs8GFvME&#10;FHHtbceNgZfn6mIFKkRki71nMvBJAdbl6UmBufVHfqLDJjZKQjjkaKCNcci1DnVLDsPcD8Sye/ej&#10;wyjt2Gg74lHCXa/TJFlqhx3LhRYHumup/tjsnYFQvdKu+prVs+Qtazylu/vHBzTm/Gy6vQEVaYp/&#10;MPzoizqU4rT1e7ZB9QauLlcLQQ2kmVQBrpdZBmr7O9Blof9/UH4DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAp/p0Wa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="7ACCBF9B" id="Line 77" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="379.05pt,11.55pt" to="481.65pt,11.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+nRZrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSdNiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr+/m0YmjIbboW7lc1FIYr1Bb37fy5/PDh09S&#10;cASvwaE3rTwZlneb9+/WU2jMCgd02pBIIJ6bKbRyiDE0VcVqMCPwAoPxKdghjRDTkfpKE0wJfXTV&#10;qq4/VhOSDoTKMKfb+5eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amp4gDFadacA/sBjB+vToFeoe&#10;IogD2b+gRqsIGbu4UDhW2HVWmaIhqVnWf6h5GiCYoiWZw+FqE/8/WPX9uPU7ytTV7J/CI6pfLDxu&#10;B/C9KQSeTyE1bpmtqqbAzbUkHzjsSOynb6hTDhwiFhfmjsYMmfSJuZh9uppt5ihUulze1Df1KvVE&#10;XWIVNJfCQBy/GhxF3rTSWZ99gAaOjxwzEWguKfna44N1rvTSeTG18vPt6rYUMDqrczCnMfX7rSNx&#10;hDwN5SuqUuRtGuHB6wI2GNBfzvsI1r3s0+POn83I+vOwcbNHfdrRxaTUrsLyPFp5Ht6eS/XrD7D5&#10;DQAA//8DAFBLAwQUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkLhNL14oxStMJAb1xYYC4eo1pKxqna7Kt8PQYcYCTZfvT78/FenK9OtAYOs8GFvME&#10;FHHtbceNgZfn6mIFKkRki71nMvBJAdbl6UmBufVHfqLDJjZKQjjkaKCNcci1DnVLDsPcD8Sye/ej&#10;wyjt2Gg74lHCXa/TJFlqhx3LhRYHumup/tjsnYFQvdKu+prVs+Qtazylu/vHBzTm/Gy6vQEVaYp/&#10;MPzoizqU4rT1e7ZB9QauLlcLQQ2kmVQBrpdZBmr7O9Blof9/UH4DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAp/p0Wa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmEgMPd0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:t>Telephone:</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Mobile:</w:t>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD0DE3">
         <w:tab/>
         <w:t>Fax:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A6289" w14:textId="77777777" w:rsidR="001022DE" w:rsidRPr="001B0D33" w:rsidRDefault="0054239F" w:rsidP="004A3B46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
@@ -5635,82 +5621,73 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> can issue a letter advising that the conditions requiring </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> clearance have been met, and to allow adequate time for each step. The steps will vary depending on the particular requirements of the conditions. In the case of a condition requiring the preparation and implementation of an environmental management plan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> clearance have been met, and to allow adequate time for each step. The steps will vary depending on the particular requirements of the conditions. In the case of a condition requiring the preparation and implementation of an environmental management plan e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2366B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00B2366B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a wetland management plan, the </w:t>
       </w:r>
       <w:r w:rsidR="009633AF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> should allow time for site investigations and the preparation of the management plan by consultants, review by </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6801,82 +6778,73 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional information may be requested by </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when material is initially lodged </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> when material is initially lodged e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2366B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00B2366B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a locality plan. Please note that material submitted may be returned where information is not complete, is inaccurate or unclear. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A62B7" w14:textId="7CF40F67" w:rsidR="001022DE" w:rsidRDefault="001022DE" w:rsidP="001022DE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Following technical review of material submitted, </w:t>
       </w:r>
@@ -7023,67 +6991,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">requiring a </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r w:rsidR="009F3067">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> clearance </w:t>
       </w:r>
       <w:r w:rsidR="009633AF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">are fully complied </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the subdivider seeks clearance of conditions. </w:t>
+        <w:t xml:space="preserve">are fully complied with, before the subdivider seeks clearance of conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To enable the efficient processing of a request for clearance, </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027087B">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -7415,2691 +7367,567 @@
       <w:r w:rsidR="00B2366B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">egional office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472A62C3" w14:textId="77777777" w:rsidR="001022DE" w:rsidRDefault="001022DE" w:rsidP="001022DE">
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="472A62C5" w14:textId="7A0C93F0" w:rsidR="001022DE" w:rsidRDefault="001022DE" w:rsidP="00362EA1">
+    <w:p w14:paraId="472A62C5" w14:textId="4B57063B" w:rsidR="001022DE" w:rsidRDefault="001022DE" w:rsidP="00362EA1">
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A map showing </w:t>
       </w:r>
       <w:r w:rsidR="00DB201F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DBCA</w:t>
       </w:r>
       <w:r w:rsidR="006A399B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Region boundaries and contact details can be viewed </w:t>
+        <w:t>Region</w:t>
+      </w:r>
+      <w:r w:rsidR="00817BBA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al offices and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boundaries </w:t>
+      </w:r>
+      <w:r w:rsidR="00662BFF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact details can be viewed </w:t>
       </w:r>
       <w:r w:rsidR="001278CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">on the Parks and Wildlife Services website </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="001278CD" w:rsidRPr="003F5F19">
+        <w:r w:rsidR="00CE2EEB" w:rsidRPr="00CE2EEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.dpaw.wa.gov.au</w:t>
+          <w:t>Land use planning | Department of Biodiversity, Conservation and Attractions</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="005546C3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2EEB" w:rsidRPr="00CE2EEB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001278CD">
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="005546C3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00817BBA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00817BBA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D7D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p </w:t>
+      </w:r>
+      <w:r w:rsidR="000207A1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and contact details for land use planning referrals link</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5FEA" w:rsidRPr="006A399B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A399B" w:rsidRPr="006A399B">
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="41C3EB6D" w14:textId="77777777" w:rsidR="00362EA1" w:rsidRDefault="00362EA1" w:rsidP="00362EA1">
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472A6323" w14:textId="277E5FE1" w:rsidR="00A47E20" w:rsidRDefault="001022DE" w:rsidP="00662BFF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="539" w:hanging="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">You are encouraged to email material to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB201F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DBCA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013105E">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A399B">
-[...16 lines deleted...]
-        <w:r w:rsidR="00B2399D" w:rsidRPr="001278CD">
+    </w:p>
+    <w:p w14:paraId="5217CCC7" w14:textId="77777777" w:rsidR="00662BFF" w:rsidRDefault="00662BFF" w:rsidP="00662BFF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="539" w:hanging="539"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9DAE9B" w14:textId="77777777" w:rsidR="00A47E20" w:rsidRPr="00903DA5" w:rsidRDefault="00A47E20" w:rsidP="00A47E20">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38403D56" w14:textId="0EAEE957" w:rsidR="00A47E20" w:rsidRPr="00903DA5" w:rsidRDefault="00A47E20" w:rsidP="00A47E20">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Department of Biodiversity, Conservation and Attractions (DBCA) collects this personal information to process your condition clearance request and may share this information with Department of Planning, Lands and Heritage</w:t>
+      </w:r>
+      <w:r w:rsidR="00F203A9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the relevant local government authority</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5C37">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LGA), if </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7952">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the condition is an </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5C37">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LGA condition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137DDB98" w14:textId="77777777" w:rsidR="00A47E20" w:rsidRPr="00903DA5" w:rsidRDefault="00A47E20" w:rsidP="00A47E20">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you choose not to provide your contact details, we will not be able to process your request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5E1768" w14:textId="77777777" w:rsidR="00A47E20" w:rsidRPr="00903DA5" w:rsidRDefault="00A47E20" w:rsidP="00A47E20">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further details on how DBCA manages your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00903DA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Land Use Planning</w:t>
+          <w:t>Privacy Policy.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006A399B" w:rsidRPr="006A399B">
-[...60 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00903DA5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please contact   </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00903DA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>privacy@dbca.wa.gov.au.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41C3EB6D" w14:textId="77777777" w:rsidR="00362EA1" w:rsidRDefault="00362EA1" w:rsidP="00362EA1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5F6479B3" w14:textId="0C44DA18" w:rsidR="00A47E20" w:rsidRDefault="00A47E20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="472A62C6" w14:textId="6934ED3C" w:rsidR="00454AF2" w:rsidRPr="00454AF2" w:rsidRDefault="001022DE" w:rsidP="00454AF2">
-[...2312 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="00A47E20" w:rsidSect="0054239F">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="709" w:left="1134" w:header="454" w:footer="488" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="472A6348" w14:textId="77777777" w:rsidR="00E60B94" w:rsidRDefault="00E60B94">
+    <w:p w14:paraId="53444A98" w14:textId="77777777" w:rsidR="00771318" w:rsidRDefault="00771318">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="472A6349" w14:textId="77777777" w:rsidR="00E60B94" w:rsidRDefault="00E60B94">
+    <w:p w14:paraId="452EC534" w14:textId="77777777" w:rsidR="00771318" w:rsidRDefault="00771318">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="472A634D" w14:textId="22878D5F" w:rsidR="00E14E03" w:rsidRDefault="00BA3CF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="472A634D" w14:textId="3F3FFDE4" w:rsidR="00E14E03" w:rsidRDefault="00FA6168">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>30</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="001972C5">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000C4E5E">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>December 2021</w:t>
+      <w:t>July 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="000C4E5E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2</w:t>
     </w:r>
     <w:r w:rsidR="00E14E03">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E14E03">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E14E03">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
@@ -10177,75 +8005,186 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001972C5">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="009D6B50">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="472A6346" w14:textId="77777777" w:rsidR="00E60B94" w:rsidRDefault="00E60B94">
+    <w:p w14:paraId="2EF10390" w14:textId="77777777" w:rsidR="00771318" w:rsidRDefault="00771318">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="472A6347" w14:textId="77777777" w:rsidR="00E60B94" w:rsidRDefault="00E60B94">
+    <w:p w14:paraId="16AC2543" w14:textId="77777777" w:rsidR="00771318" w:rsidRDefault="00771318">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="472A634A" w14:textId="77777777" w:rsidR="00E14E03" w:rsidRDefault="00E14E03">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="472A634A" w14:textId="29740EAC" w:rsidR="00E14E03" w:rsidRDefault="009E4B15">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6463A1DE" wp14:editId="781FF133">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="842592506" name="Text Box 19" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="58981BDD" w14:textId="5E71E1B9" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4B15">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6463A1DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 19" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="58981BDD" w14:textId="5E71E1B9" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4B15">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E14E03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472A634E" wp14:editId="472A634F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>38100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>318135</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3214370" cy="642620"/>
           <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="28" name="Picture 4" descr="DEC_bw"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="DEC_bw"/>
                   <pic:cNvPicPr>
@@ -10267,63 +8206,174 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3214370" cy="642620"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="472A634B" w14:textId="6CC988EC" w:rsidR="00E14E03" w:rsidRDefault="00C475F1" w:rsidP="006A399B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="472A634B" w14:textId="368EA9DB" w:rsidR="00E14E03" w:rsidRDefault="009E4B15" w:rsidP="006A399B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A16FC05" wp14:editId="73160F7C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="605368947" name="Text Box 20" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="286D0684" w14:textId="799FC779" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4B15">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1A16FC05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 20" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="286D0684" w14:textId="799FC779" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4B15">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C475F1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25D56A9E" wp14:editId="0767F263">
           <wp:extent cx="3416300" cy="628650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
@@ -10337,52 +8387,173 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="472A634C" w14:textId="77777777" w:rsidR="00E14E03" w:rsidRPr="006A399B" w:rsidRDefault="00E14E03" w:rsidP="006A399B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31C6B9BD" w14:textId="3A052AAF" w:rsidR="009E4B15" w:rsidRDefault="009E4B15">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="734353B0" wp14:editId="73B743FC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1059560911" name="Text Box 18" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43BE61F4" w14:textId="79C0A095" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E4B15">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="734353B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 18" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658752;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="43BE61F4" w14:textId="79C0A095" w:rsidR="009E4B15" w:rsidRPr="009E4B15" w:rsidRDefault="009E4B15" w:rsidP="009E4B15">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E4B15">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011F2B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5662440E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
@@ -14728,479 +12899,507 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5940"/>
         </w:tabs>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2056539030">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="901328939">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="137574693">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="185143975">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="471410513">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2099448340">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="222789028">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1128469265">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1943105651">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="43220419">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2147161396">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1136139849">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="952249020">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="237830873">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="423258757">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="103770467">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1996645634">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1937858604">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1312446537">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1327633586">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2042827020">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="260795119">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1739942446">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1218933645">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1570462768">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="551966756">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="180822131">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="375931875">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="800344707">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2086607459">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="2042120511">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1937056626">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1035420789">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c4c4c4,#bebebe"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A43600"/>
     <w:rsid w:val="00002DC3"/>
+    <w:rsid w:val="00006F49"/>
     <w:rsid w:val="00013393"/>
+    <w:rsid w:val="000207A1"/>
     <w:rsid w:val="00061190"/>
     <w:rsid w:val="0007627F"/>
     <w:rsid w:val="000767C6"/>
     <w:rsid w:val="00086D3A"/>
     <w:rsid w:val="000912B8"/>
     <w:rsid w:val="000C4E5E"/>
     <w:rsid w:val="000D5305"/>
     <w:rsid w:val="000D5C35"/>
     <w:rsid w:val="000E0E09"/>
     <w:rsid w:val="000E2119"/>
     <w:rsid w:val="001022DE"/>
     <w:rsid w:val="00110E77"/>
     <w:rsid w:val="001278CD"/>
+    <w:rsid w:val="0013105E"/>
     <w:rsid w:val="00144C32"/>
     <w:rsid w:val="00177C1B"/>
+    <w:rsid w:val="001838EC"/>
     <w:rsid w:val="001920A7"/>
     <w:rsid w:val="001972C5"/>
     <w:rsid w:val="001B0D33"/>
     <w:rsid w:val="001C7EB1"/>
     <w:rsid w:val="001E6680"/>
     <w:rsid w:val="002126E5"/>
     <w:rsid w:val="00222EB3"/>
     <w:rsid w:val="00233D52"/>
     <w:rsid w:val="00242DFB"/>
     <w:rsid w:val="00257781"/>
     <w:rsid w:val="0027087B"/>
     <w:rsid w:val="00273A72"/>
     <w:rsid w:val="00276D88"/>
     <w:rsid w:val="002863C6"/>
     <w:rsid w:val="00292B26"/>
     <w:rsid w:val="002956B7"/>
     <w:rsid w:val="002A5FEA"/>
     <w:rsid w:val="002D4563"/>
     <w:rsid w:val="002D5DE3"/>
     <w:rsid w:val="00315CE6"/>
     <w:rsid w:val="00346C3D"/>
     <w:rsid w:val="0035269A"/>
     <w:rsid w:val="00362EA1"/>
     <w:rsid w:val="00366E08"/>
     <w:rsid w:val="00375DFD"/>
     <w:rsid w:val="00385EB9"/>
+    <w:rsid w:val="00392094"/>
     <w:rsid w:val="00393174"/>
     <w:rsid w:val="003B2F93"/>
     <w:rsid w:val="003F5F19"/>
     <w:rsid w:val="004067DF"/>
     <w:rsid w:val="004159C7"/>
     <w:rsid w:val="00423167"/>
     <w:rsid w:val="0042426E"/>
     <w:rsid w:val="00426F6F"/>
     <w:rsid w:val="004342BB"/>
     <w:rsid w:val="00454AF2"/>
     <w:rsid w:val="00457E62"/>
     <w:rsid w:val="0046357E"/>
     <w:rsid w:val="004A3B46"/>
     <w:rsid w:val="004B021F"/>
     <w:rsid w:val="004B5371"/>
     <w:rsid w:val="004C02E7"/>
     <w:rsid w:val="004C5D96"/>
     <w:rsid w:val="004E1202"/>
     <w:rsid w:val="004E38E6"/>
+    <w:rsid w:val="004E7952"/>
     <w:rsid w:val="00501425"/>
     <w:rsid w:val="00505520"/>
     <w:rsid w:val="00514B7D"/>
     <w:rsid w:val="005163FF"/>
     <w:rsid w:val="00516C7D"/>
     <w:rsid w:val="005351A6"/>
     <w:rsid w:val="005421A4"/>
     <w:rsid w:val="0054239F"/>
     <w:rsid w:val="00550221"/>
     <w:rsid w:val="0055335E"/>
+    <w:rsid w:val="005546C3"/>
     <w:rsid w:val="0057274D"/>
     <w:rsid w:val="005744CC"/>
     <w:rsid w:val="005B0B23"/>
     <w:rsid w:val="005C1E5A"/>
     <w:rsid w:val="005F3AD8"/>
     <w:rsid w:val="005F4F5C"/>
     <w:rsid w:val="00604FCC"/>
     <w:rsid w:val="006126F5"/>
     <w:rsid w:val="006222CE"/>
     <w:rsid w:val="00640125"/>
     <w:rsid w:val="006416FF"/>
     <w:rsid w:val="006553D4"/>
+    <w:rsid w:val="00662BFF"/>
     <w:rsid w:val="006747E2"/>
     <w:rsid w:val="006774F2"/>
     <w:rsid w:val="006866C4"/>
     <w:rsid w:val="00687FBB"/>
     <w:rsid w:val="00691D36"/>
     <w:rsid w:val="006A399B"/>
     <w:rsid w:val="006A7F2F"/>
     <w:rsid w:val="006C27EA"/>
     <w:rsid w:val="006D3460"/>
     <w:rsid w:val="006E5744"/>
     <w:rsid w:val="00706C15"/>
     <w:rsid w:val="0071070B"/>
     <w:rsid w:val="00713C3A"/>
     <w:rsid w:val="00727682"/>
     <w:rsid w:val="00737145"/>
     <w:rsid w:val="007636D6"/>
     <w:rsid w:val="0076512D"/>
     <w:rsid w:val="00767D92"/>
     <w:rsid w:val="0077004B"/>
     <w:rsid w:val="007700EB"/>
+    <w:rsid w:val="00771318"/>
     <w:rsid w:val="00787164"/>
     <w:rsid w:val="00794548"/>
     <w:rsid w:val="00794FD0"/>
     <w:rsid w:val="00796512"/>
     <w:rsid w:val="007A1F8C"/>
     <w:rsid w:val="007A5897"/>
+    <w:rsid w:val="007B5C37"/>
     <w:rsid w:val="007D0592"/>
     <w:rsid w:val="007E063C"/>
     <w:rsid w:val="007E0A72"/>
     <w:rsid w:val="00801CF2"/>
     <w:rsid w:val="00811D09"/>
     <w:rsid w:val="00814CAA"/>
+    <w:rsid w:val="00817BBA"/>
     <w:rsid w:val="00825DE6"/>
     <w:rsid w:val="00843C86"/>
     <w:rsid w:val="00850296"/>
     <w:rsid w:val="008543D0"/>
     <w:rsid w:val="008565B7"/>
     <w:rsid w:val="00856D68"/>
     <w:rsid w:val="0086045F"/>
     <w:rsid w:val="00866E73"/>
     <w:rsid w:val="00880285"/>
     <w:rsid w:val="00885ACC"/>
     <w:rsid w:val="008A2B43"/>
     <w:rsid w:val="008A642B"/>
     <w:rsid w:val="008A774F"/>
     <w:rsid w:val="008B1412"/>
     <w:rsid w:val="008B4BBC"/>
     <w:rsid w:val="008D63CB"/>
     <w:rsid w:val="008D65ED"/>
     <w:rsid w:val="008E43D7"/>
     <w:rsid w:val="008E6719"/>
     <w:rsid w:val="008F076E"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="008F5410"/>
+    <w:rsid w:val="00903DA5"/>
+    <w:rsid w:val="00906937"/>
     <w:rsid w:val="009167B9"/>
     <w:rsid w:val="00921C76"/>
     <w:rsid w:val="00921EBE"/>
     <w:rsid w:val="009229DA"/>
     <w:rsid w:val="00937C20"/>
     <w:rsid w:val="00940718"/>
     <w:rsid w:val="00951FC6"/>
     <w:rsid w:val="00952BCD"/>
     <w:rsid w:val="009613E3"/>
     <w:rsid w:val="009633AF"/>
     <w:rsid w:val="00964638"/>
     <w:rsid w:val="00971E54"/>
     <w:rsid w:val="0097240B"/>
     <w:rsid w:val="009812BB"/>
     <w:rsid w:val="0099356E"/>
     <w:rsid w:val="009A048A"/>
     <w:rsid w:val="009B731A"/>
     <w:rsid w:val="009C18C1"/>
     <w:rsid w:val="009C452C"/>
     <w:rsid w:val="009D6B50"/>
+    <w:rsid w:val="009E4B15"/>
     <w:rsid w:val="009E67DE"/>
     <w:rsid w:val="009F1814"/>
     <w:rsid w:val="009F3067"/>
     <w:rsid w:val="00A05B42"/>
+    <w:rsid w:val="00A129A0"/>
     <w:rsid w:val="00A1608A"/>
     <w:rsid w:val="00A311D4"/>
     <w:rsid w:val="00A43600"/>
     <w:rsid w:val="00A47604"/>
     <w:rsid w:val="00A4769A"/>
+    <w:rsid w:val="00A47E20"/>
     <w:rsid w:val="00A6046F"/>
     <w:rsid w:val="00A61CA7"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A86F1C"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00A979E3"/>
     <w:rsid w:val="00A97E3D"/>
     <w:rsid w:val="00AA1169"/>
     <w:rsid w:val="00AA5A51"/>
     <w:rsid w:val="00AB4B35"/>
+    <w:rsid w:val="00AB5D3B"/>
     <w:rsid w:val="00AC1B33"/>
     <w:rsid w:val="00AD0DE3"/>
     <w:rsid w:val="00AE619B"/>
+    <w:rsid w:val="00AF6D7D"/>
     <w:rsid w:val="00B07154"/>
     <w:rsid w:val="00B2366B"/>
     <w:rsid w:val="00B2399D"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B27B74"/>
     <w:rsid w:val="00B34263"/>
     <w:rsid w:val="00B4194F"/>
     <w:rsid w:val="00B43409"/>
     <w:rsid w:val="00B505E8"/>
     <w:rsid w:val="00B508C8"/>
     <w:rsid w:val="00B67EE4"/>
     <w:rsid w:val="00BA3CF9"/>
     <w:rsid w:val="00BE1E79"/>
     <w:rsid w:val="00BF53AB"/>
     <w:rsid w:val="00C04E50"/>
     <w:rsid w:val="00C068F4"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C10F40"/>
     <w:rsid w:val="00C1353A"/>
     <w:rsid w:val="00C259E1"/>
     <w:rsid w:val="00C43D2A"/>
+    <w:rsid w:val="00C4664C"/>
     <w:rsid w:val="00C46E3A"/>
     <w:rsid w:val="00C475F1"/>
     <w:rsid w:val="00C50E80"/>
     <w:rsid w:val="00C53F2E"/>
     <w:rsid w:val="00C9107D"/>
     <w:rsid w:val="00C91CDC"/>
     <w:rsid w:val="00CA520A"/>
     <w:rsid w:val="00CB0764"/>
     <w:rsid w:val="00CB2083"/>
     <w:rsid w:val="00CE0DC0"/>
+    <w:rsid w:val="00CE2EEB"/>
     <w:rsid w:val="00CF4341"/>
     <w:rsid w:val="00D33140"/>
     <w:rsid w:val="00D4120F"/>
     <w:rsid w:val="00D501B7"/>
     <w:rsid w:val="00D8623F"/>
     <w:rsid w:val="00D93463"/>
     <w:rsid w:val="00DA5457"/>
     <w:rsid w:val="00DB201F"/>
     <w:rsid w:val="00DB3E4C"/>
     <w:rsid w:val="00DB4AE6"/>
+    <w:rsid w:val="00DC28A8"/>
     <w:rsid w:val="00DF111A"/>
     <w:rsid w:val="00E14E03"/>
     <w:rsid w:val="00E31261"/>
+    <w:rsid w:val="00E33F35"/>
     <w:rsid w:val="00E3484B"/>
     <w:rsid w:val="00E41E95"/>
     <w:rsid w:val="00E46787"/>
     <w:rsid w:val="00E52B42"/>
     <w:rsid w:val="00E5568C"/>
     <w:rsid w:val="00E60B94"/>
+    <w:rsid w:val="00E63AFA"/>
     <w:rsid w:val="00E63F23"/>
     <w:rsid w:val="00E66D64"/>
     <w:rsid w:val="00E77B28"/>
     <w:rsid w:val="00E82EF5"/>
     <w:rsid w:val="00E93C44"/>
     <w:rsid w:val="00EB2DDA"/>
     <w:rsid w:val="00EC0D02"/>
     <w:rsid w:val="00EC28DE"/>
     <w:rsid w:val="00EC5F7A"/>
     <w:rsid w:val="00EC6F12"/>
     <w:rsid w:val="00ED09FB"/>
     <w:rsid w:val="00ED775E"/>
     <w:rsid w:val="00EE0139"/>
+    <w:rsid w:val="00EF5B62"/>
     <w:rsid w:val="00F072C2"/>
     <w:rsid w:val="00F109F9"/>
+    <w:rsid w:val="00F203A9"/>
     <w:rsid w:val="00F20C8B"/>
     <w:rsid w:val="00F2724A"/>
     <w:rsid w:val="00F3666F"/>
+    <w:rsid w:val="00F43A74"/>
     <w:rsid w:val="00F530FA"/>
     <w:rsid w:val="00F62E4A"/>
     <w:rsid w:val="00F63C14"/>
     <w:rsid w:val="00F64D69"/>
     <w:rsid w:val="00F815F9"/>
     <w:rsid w:val="00F82323"/>
     <w:rsid w:val="00F8356A"/>
     <w:rsid w:val="00F83FD5"/>
     <w:rsid w:val="00F96B56"/>
     <w:rsid w:val="00FA08BC"/>
+    <w:rsid w:val="00FA6168"/>
     <w:rsid w:val="00FB409F"/>
     <w:rsid w:val="00FD16EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c4c4c4,#bebebe"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="472A61F3"/>
   <w15:docId w15:val="{39ED0B16-10FD-4F63-8C80-1DF1DE90205D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15731,51 +13930,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E0A72"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="double" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
         <w:tab w:val="left" w:pos="9180"/>
       </w:tabs>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -15913,57 +14111,57 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB201F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swanregionlanduseplanning@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpaw.wa.gov.au/management/land-use-planning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpaw.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swlanduseplanning@dbca.wa.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/media/6324/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/management/land-use-planning" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -16232,96 +14430,84 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="73a45a3a-a1cb-410b-8c13-6abdeb090f0e" xmlns:ns3="e40c0752-b505-4720-b436-f2250992f809" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e283dc8b206de8142a77409c1499af3b" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A440E4F7ED82EB49BA32EC0F7FF4D2F8" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5431bcd6ec453aca1892260ab8dc67ef">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="73a45a3a-a1cb-410b-8c13-6abdeb090f0e" xmlns:ns3="e40c0752-b505-4720-b436-f2250992f809" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd763a25c9f7e89caacf9855d4bd544e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="73a45a3a-a1cb-410b-8c13-6abdeb090f0e"/>
     <xsd:import namespace="e40c0752-b505-4720-b436-f2250992f809"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73a45a3a-a1cb-410b-8c13-6abdeb090f0e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -16366,79 +14552,100 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Dateandtime" ma:index="19" nillable="true" ma:displayName="Date and time" ma:format="DateTime" ma:internalName="Dateandtime">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e40c0752-b505-4720-b436-f2250992f809" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{659b74c4-fe47-4cc3-83e9-d08758e99288}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e40c0752-b505-4720-b436-f2250992f809">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16496,142 +14703,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Dateandtime xmlns="73a45a3a-a1cb-410b-8c13-6abdeb090f0e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e40c0752-b505-4720-b436-f2250992f809" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E42D112C-3FA6-450D-85E5-80E99ED1B652}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0022234-4918-45D0-8462-5446C3B71202}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF27CA2-DB9E-40E4-9C1F-D000FF494694}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92E11FDC-7C90-4C13-936E-7C598B74489C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE184FF-7065-4FE2-9838-FFAF39095C0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="73a45a3a-a1cb-410b-8c13-6abdeb090f0e"/>
     <ds:schemaRef ds:uri="e40c0752-b505-4720-b436-f2250992f809"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF27CA2-DB9E-40E4-9C1F-D000FF494694}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="73a45a3a-a1cb-410b-8c13-6abdeb090f0e"/>
+    <ds:schemaRef ds:uri="e40c0752-b505-4720-b436-f2250992f809"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0022234-4918-45D0-8462-5446C3B71202}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E42D112C-3FA6-450D-85E5-80E99ED1B652}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1458</Words>
-  <Characters>8687</Characters>
+  <Words>1436</Words>
+  <Characters>8188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clearance of conditions request form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10125</CharactersWithSpaces>
+  <CharactersWithSpaces>9605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Clearance of conditions request form</dc:title>
   <dc:subject>Publication</dc:subject>
   <dc:creator>Ashley Felton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A440E4F7ED82EB49BA32EC0F7FF4D2F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>22633000</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3f279dcf,3238f0fa,24153273</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SetDate">
+    <vt:lpwstr>2026-07-09T07:29:30Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SiteId">
+    <vt:lpwstr>7b934664-cdcf-4e28-a3ee-1a5bcca0a1b6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ActionId">
+    <vt:lpwstr>00857c53-e4b4-4840-b554-ecfe0d81fd14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>