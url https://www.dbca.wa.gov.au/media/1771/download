--- v0 (2025-10-06)
+++ v1 (2026-07-21)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="144"/>
         <w:gridCol w:w="148"/>
         <w:gridCol w:w="1236"/>
         <w:gridCol w:w="259"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="409"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="415"/>
         <w:gridCol w:w="129"/>
@@ -370,269 +371,261 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C608C6">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004148AD" w:rsidRPr="00BC06F8" w14:paraId="14B7378C" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B7378A" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00D12AEF" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OBSERVER NAME</w:t>
             </w:r>
             <w:r w:rsidR="00921157" w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/S</w:t>
             </w:r>
             <w:r w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="pct"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B7378B" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00C92E75" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367D32" w:rsidRPr="00BC06F8" w14:paraId="14B7378F" w14:textId="77777777" w:rsidTr="000C0E55">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14B7378D" w14:textId="77777777" w:rsidR="00732296" w:rsidRPr="00732296" w:rsidRDefault="00732296" w:rsidP="000C0E55">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidR="000C0E55">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Role OR member of public:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3158" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B7378E" w14:textId="77777777" w:rsidR="00732296" w:rsidRPr="00B87165" w:rsidRDefault="00732296" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="00BC06F8" w14:paraId="14B73794" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73790" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00D12AEF" w:rsidRDefault="00563085" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EMAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73791" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00C92E75" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73792" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="006C0C54" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C0C54">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PHONE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73793" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="006C0C54" w:rsidRDefault="00FF50B9" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -697,51 +690,50 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="007C3E87" w14:paraId="14B73796" w14:textId="77777777" w:rsidTr="00954E08">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73795" w14:textId="77777777" w:rsidR="007C3E87" w:rsidRPr="007C3E87" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="005A7B55" w14:paraId="14B73798" w14:textId="77777777" w:rsidTr="00AA4C63">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
@@ -977,85 +969,83 @@
           <w:p w14:paraId="14B7379D" w14:textId="77777777" w:rsidR="006C19FC" w:rsidRPr="00F571D7" w:rsidRDefault="006C19FC" w:rsidP="004C096F">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="005A7B55" w14:paraId="14B737A0" w14:textId="77777777" w:rsidTr="00954E08">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B7379F" w14:textId="77777777" w:rsidR="007C3E87" w:rsidRPr="007C3E87" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737A3" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B737A1" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="005A7B55" w:rsidRDefault="00070A49" w:rsidP="00063AB5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0712">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CERTAINTY OF</w:t>
             </w:r>
@@ -1205,51 +1195,50 @@
               <w:t xml:space="preserve"> of animal etc.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737A9" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B737A4" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="008F2487" w:rsidRDefault="00070A49" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-4604"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1877"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1258,57 +1247,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737A5" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="008F2487" w:rsidRDefault="00070A49" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1328,57 +1317,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737A6" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00070A49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
@@ -1397,57 +1386,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737A7" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00070A49" w:rsidRDefault="00070A49" w:rsidP="00070A49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
@@ -1467,57 +1456,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3890" w:type="pct"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1535,86 +1524,84 @@
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737AB" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B737AA" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00070A49" w:rsidRDefault="00070A49" w:rsidP="009F0315">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737AD" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B737AC" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004D5187" w:rsidRDefault="00070A49" w:rsidP="000C0E55">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="2019"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1637,51 +1624,50 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Select any of the boxes below that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24223">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737AF" w14:textId="77777777" w:rsidTr="000C0E55">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14B737AE" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="0077753C" w:rsidRDefault="00070A49" w:rsidP="004C096F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737B2" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
@@ -1820,57 +1806,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737B4" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="0004184A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4FEB">
@@ -1889,57 +1875,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1964,57 +1950,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737B6" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="00B57E57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2026,57 +2012,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -2104,57 +2090,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737B8" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00B57E57">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2169,57 +2155,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737B9" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2234,57 +2220,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737BA" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="0004184A" w:rsidRDefault="00070A49" w:rsidP="0004184A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2299,57 +2285,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -2378,57 +2364,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737BC" w14:textId="77777777" w:rsidR="0004184A" w:rsidRDefault="0004184A" w:rsidP="0004184A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -2450,57 +2436,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737BD" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2515,57 +2501,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737BE" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="0004184A" w:rsidRDefault="00070A49" w:rsidP="0004184A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2580,57 +2566,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2658,57 +2644,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737C0" w14:textId="77777777" w:rsidR="0004184A" w:rsidRPr="004F4FEB" w:rsidRDefault="0004184A" w:rsidP="0004184A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -2723,57 +2709,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737C1" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="003B0796" w:rsidRDefault="0004184A" w:rsidP="0004184A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -2788,57 +2774,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737C8" w14:textId="77777777" w:rsidTr="000C0E55">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
@@ -3153,57 +3139,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737CC" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3220,57 +3206,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737CD" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3287,57 +3273,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737CE" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00954E08" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3354,57 +3340,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -3435,57 +3421,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D0" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3502,57 +3488,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D1" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
@@ -3576,57 +3562,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D2" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00954E08" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
@@ -3650,57 +3636,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -3731,57 +3717,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D4" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3798,57 +3784,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D5" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3865,57 +3851,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D6" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00954E08" w:rsidRDefault="00070A49" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -3932,57 +3918,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4011,57 +3997,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737D8" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="00954E08" w:rsidRDefault="00070A49" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -4085,57 +4071,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737DE" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
@@ -4438,57 +4424,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E2" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="003B0796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -4506,57 +4492,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E3" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="004F4FEB" w:rsidRDefault="00070A49" w:rsidP="003B0796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -4574,57 +4560,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -4656,57 +4642,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E5" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -4724,57 +4710,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E6" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="003B0796" w:rsidRDefault="006C19FC" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -4799,57 +4785,57 @@
             </w:r>
             <w:r w:rsidR="00070A49" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00070A49" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidR="00070A49" w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00070A49" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00070A49" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -4881,57 +4867,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E8" w14:textId="77777777" w:rsidR="00070A49" w:rsidRDefault="00070A49" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -4949,57 +4935,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B737E9" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="003B0796" w:rsidRDefault="00070A49" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -5017,57 +5003,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -5097,57 +5083,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B77587">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B77587">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070A49" w:rsidRPr="005A7B55" w14:paraId="14B737F0" w14:textId="77777777" w:rsidTr="00070A49">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
@@ -5981,154 +5967,399 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B73801" w14:textId="77777777" w:rsidR="00070A49" w:rsidRPr="000F1A11" w:rsidRDefault="00070A49" w:rsidP="00500574">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14B73803" w14:textId="77777777" w:rsidR="00367D32" w:rsidRPr="00BC35E4" w:rsidRDefault="00367D32" w:rsidP="00BC35E4">
+    <w:p w14:paraId="14B73803" w14:textId="77777777" w:rsidR="00367D32" w:rsidRDefault="00367D32" w:rsidP="00BC35E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1418"/>
           <w:tab w:val="right" w:pos="3544"/>
           <w:tab w:val="right" w:pos="5812"/>
           <w:tab w:val="right" w:pos="8222"/>
           <w:tab w:val="right" w:pos="10206"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00367D32" w:rsidRPr="00BC35E4" w:rsidSect="00C30024">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="2332396E" w14:textId="77777777" w:rsidR="00C9455E" w:rsidRDefault="00C9455E" w:rsidP="00BC35E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483CDB9D" w14:textId="77777777" w:rsidR="00921730" w:rsidRDefault="00921730" w:rsidP="00921730">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241EAE0E" w14:textId="6A43DB31" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Department of Biodiversity, Conservation and Attractions (DBCA) collects this personal information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> contact you in relation to your data submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2066E7E7" w14:textId="77777777" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480827BA" w14:textId="360A5752" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>We may share this information with other organisations/individuals, through our data provision service (generally your personal information is redacted but this cannot be guaranteed</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4574ABAC" w14:textId="77777777" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE8DFD6" w14:textId="45C4B4D0" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If you choose not to provide name and contact details, we will not be able to contact you in relation to your data submission or acknowledge you as the data contributor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72957203" w14:textId="77777777" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE009B5" w14:textId="2659691B" w:rsidR="00921730" w:rsidRPr="00FB2570" w:rsidRDefault="00921730" w:rsidP="00EC68E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For further details on how DBCA manage your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FB2570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Privacy Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please contact DBCA at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FB2570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>privacy@dbca.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9613D6" w14:textId="557559B3" w:rsidR="00C9455E" w:rsidRPr="00921730" w:rsidRDefault="00C9455E" w:rsidP="00BC35E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C9455E" w:rsidRPr="00921730" w:rsidSect="00C30024">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B73806" w14:textId="77777777" w:rsidR="00951E39" w:rsidRDefault="00951E39">
+    <w:p w14:paraId="57C8166F" w14:textId="77777777" w:rsidR="00ED2EF2" w:rsidRDefault="00ED2EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B73807" w14:textId="77777777" w:rsidR="00951E39" w:rsidRDefault="00951E39">
+    <w:p w14:paraId="64A50220" w14:textId="77777777" w:rsidR="00ED2EF2" w:rsidRDefault="00ED2EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14B73809" w14:textId="77777777" w:rsidR="006C7DB1" w:rsidRPr="00C30024" w:rsidRDefault="003F7032" w:rsidP="00C30024">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B73812" wp14:editId="14B73813">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6041390</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-24130</wp:posOffset>
@@ -6158,127 +6389,91 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14B73819" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                        <w:p w14:paraId="6A0724F7" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C30024">
-[...16 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="14B73812" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.45pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcscq44gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrYx4hRdiwwD&#10;ugvQ9QNkWbaF2aJGKbGzrx+lOGm2vg17EURSPjznkF7fjn3H9gqdBlPwbJZypoyESpum4M/ft+9u&#10;OHNemEp0YFTBD8rx283bN+vB5moOLXSVQkYgxuWDLXjrvc2TxMlW9cLNwCpDxRqwF55CbJIKxUDo&#10;fZfM0/QqGQAriyCVc5R9OBb5JuLXtZL+a1075VlXcOLm44nxLMOZbNYib1DYVsuJhvgHFr3Qhpqe&#10;oR6EF2yH+hVUryWCg9rPJPQJ1LWWKmogNVn6l5qnVlgVtZA5zp5tcv8PVn7ZP9lvyPz4AUYaYBTh&#10;7CPIH44ZuG+FadQdIgytEhU1zoJlyWBdPn0arHa5CyDl8BkqGrLYeYhAY419cIV0MkKnARzOpqvR&#10;M0nJ6/eLq9WSM0mleXqzypaxg8hPH1t0/qOCnoVLwZFmGsHF/tH5QEbkpyehl4Gt7ro41878kaCH&#10;IRPJB75H5n4sR6arSVnQUkJ1IDUIx22h7aZLC/iLs4E2peDu506g4qz7ZMiRVbZYhNWKwWJ5PacA&#10;LyvlZUUYSVAF95wdr/f+uI47i7ppqdNpBnfk4lZHhS+sJvq0DVH4tLlh3S7j+Orl/9r8BgAA//8D&#10;AFBLAwQUAAYACAAAACEAXDVeL98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fo7AVoasqkq1JYjUCLObmySiHht2W4a/h73BMfVPs28KdeTGdiofegtIWRzAUxTY1VPLUL9&#10;sZs9AgtRkpKDJY3wowOsq+urUhbKnuldj4fYshRCoZAIXYyu4Dw0nTYyzK3TlH5f1hsZ0+lbrrw8&#10;p3Az8FyIBTeyp9TQSaefO918H04GwUW3X77417fNdjeK+nNf5327Rby9mTZPwKKe4h8MF/2kDlVy&#10;OtoTqcAGhNVDdp9QhNldmnABxGKZATsi5KsMeFXy/xOqXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBcscq44gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBcNV4v3wAAAAoBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.45pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdKlG65AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTpG2MOEXXIsOA&#10;rhvQ7QNkWbaF2aJGKbGzrx8lJ2m23YZdBJGUH997pNd3Y9+xvUKnwRQ8m6WcKSOh0qYp+Lev23e3&#10;nDkvTCU6MKrgB+X43ebtm/VgczWHFrpKISMQ4/LBFrz13uZJ4mSreuFmYJWhYg3YC08hNkmFYiD0&#10;vkvmaXqdDICVRZDKOco+TkW+ifh1raT/XNdOedYVnLj5eGI8y3Amm7XIGxS21fJIQ/wDi15oQ03P&#10;UI/CC7ZD/RdUryWCg9rPJPQJ1LWWKmogNVn6h5qXVlgVtZA5zp5tcv8PVj7vX+wXZH58DyMNMIpw&#10;9gnkd8cMPLTCNOoeEYZWiYoaZ8GyZLAuP34arHa5CyDl8AkqGrLYeYhAY419cIV0MkKnARzOpqvR&#10;M0nJm6vF9WrJmaTSPL1dZcvYQeSnjy06/0FBz8Kl4EgzjeBi/+R8ICPy05PQy8BWd12ca2d+S9DD&#10;kInkA9+JuR/Lkemq4Fehb9BSQnUgNQjTttB206UF/MnZQJtScPdjJ1Bx1n005MgqWyzCasVgsbyZ&#10;U4CXlfKyIowkqIJ7zqbrg5/WcWdRNy11Os3gnlzc6qjwldWRPm1DFH7c3LBul3F89fp/bX4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBcNV4v3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWjsBWhqyqSrUliNQIs5ubJKIeG3Zbhr+HvcEx9U+zbwp15MZ2Kh96C0hZHMBTFNjVU8t&#10;Qv2xmz0CC1GSkoMljfCjA6yr66tSFsqe6V2Ph9iyFEKhkAhdjK7gPDSdNjLMrdOUfl/WGxnT6Vuu&#10;vDyncDPwXIgFN7Kn1NBJp5873XwfTgbBRbdfvvjXt812N4r6c1/nfbtFvL2ZNk/Aop7iHwwX/aQO&#10;VXI62hOpwAaE1UN2n1CE2V2acAHEYpkBOyLkqwx4VfL/E6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAF0qUbrkAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFw1Xi/fAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                  <w:p w14:paraId="6A0724F7" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C30024">
-[...16 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E77B0" w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Please return form to:</w:t>
     </w:r>
     <w:r w:rsidR="006C7DB1" w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -6324,51 +6519,51 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Species and Communities Branch, </w:t>
     </w:r>
     <w:r w:rsidR="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">DBCA, </w:t>
     </w:r>
     <w:r w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Locked Bag 104, Bentley Delivery Centre WA 6983</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14B7380C" w14:textId="159C023B" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Please return form to: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00B77587" w:rsidRPr="00976CB7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
@@ -6407,82 +6602,328 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Species and Communities Branch, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">DBCA, </w:t>
     </w:r>
     <w:r w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Locked Bag 104, Bentley Delivery Centre WA 6983</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B73804" w14:textId="77777777" w:rsidR="00951E39" w:rsidRDefault="00951E39">
+    <w:p w14:paraId="311F8E05" w14:textId="77777777" w:rsidR="00ED2EF2" w:rsidRDefault="00ED2EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B73805" w14:textId="77777777" w:rsidR="00951E39" w:rsidRDefault="00951E39">
+    <w:p w14:paraId="433833E7" w14:textId="77777777" w:rsidR="00ED2EF2" w:rsidRDefault="00ED2EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14B73808" w14:textId="77777777" w:rsidR="00487987" w:rsidRPr="00181C9C" w:rsidRDefault="003F7032" w:rsidP="00181C9C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="662FB3F3" w14:textId="5D8E3137" w:rsidR="00CE6682" w:rsidRDefault="00CE6682">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3302E1D3" wp14:editId="3FD58F29">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="609600" cy="381000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2093951152" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="609600" cy="381000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05293B98" w14:textId="19DFF563" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CE6682">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3302E1D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:48pt;height:30pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg1U+gBwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6LGiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktpuu22nYRaZJ6pF8fFre9q1hJ+VDA7bk81nOmbISqsYeSv7jefPp&#10;mrOAwlbCgFUlP6vAb1cfPyw7V6grqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5B+/SGrvOgI&#10;vTXZVZ4vsg585TxIFQJ574cgXyV8rZXER62DQmZKTr1hOn069/HMVktRHLxwdSPHNsQ/dNGKxlLR&#10;V6h7gYIdffMHVNtIDwE0ziS0GWjdSJVmoGnm+btpdrVwKs1C5AT3SlP4f7Dy4bRzT55h/xV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4XnV9pUj0ySc5HfLHKKSAp9vp7nZBNKdrnsfMBvCloWjZJ72koiS5y2&#10;AYfUKSXWsrBpjEmbMfY3B2FGT3bpMFrY7/ux7T1UZ5rGw7Do4OSmoZpbEfBJeNostUlqxUc6tIGu&#10;5DBanNXgf/7NH/OJcIpy1pFSSm5JypyZ75YWEUWVjPlN/iWy4Cf3fjLssb0D0t+cnoKTyYx5aCZT&#10;e2hfSMfrWIhCwkoqV3KczDscJEvvQKr1OiWRfpzArd05GaEjT5HE5/5FeDcyjbSiB5hkJIp3hA+5&#10;8WZw6yMS7WkbkdOByJFq0l7a5/hOorjf/qesy2te/QIAAP//AwBQSwMEFAAGAAgAAAAhAJJ04JjZ&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoHaRGEOJUFVIPvZXyc3bj&#10;bZIS70ax24Y+PQsXuIw0mtXMt+ViCr064Rg7JgvZzIBCqtl31Fh4e13dPYCKyZF3PRNa+MIIi+r6&#10;qnSF5zO94GmbGiUlFAtnoU1pKLSOdYvBxRkPSJLteQwuiR0b7Ud3lvLQ63tjch1cR7LQugGfW6w/&#10;t8dgoZsvOWX4vl4dPkLG2WWznl821t7eTMsnUAmn9HcMP/iCDpUw7fhIPqregjySflWyx1zczkJu&#10;DOiq1P/Zq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoNVPoAcCAAAVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAknTgmNkAAAADAQAADwAA&#10;AAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="05293B98" w14:textId="19DFF563" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CE6682">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14B73808" w14:textId="3E56BBB5" w:rsidR="00487987" w:rsidRPr="00181C9C" w:rsidRDefault="00CE6682" w:rsidP="00181C9C">
     <w:pPr>
       <w:spacing w:before="30" w:after="240"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206BF495" wp14:editId="0F4BBAC2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="609600" cy="381000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="397992349" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="609600" cy="381000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2AF9A703" w14:textId="4688F5D5" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CE6682">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="206BF495" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:48pt;height:30pt;z-index:251662848;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFyeJiCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6LGiNOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KjpOu26noRaZJ6pF8fJrf9kazg/KhBVvy6STnTFkJVWt3Jf/1vPpy&#10;zVlAYSuhwaqSH1Xgt4vPn+adK9QVNKAr5RmB2FB0ruQNoiuyLMhGGREm4JSlYA3eCKRfv8sqLzpC&#10;Nzq7yvNZ1oGvnAepQiDv/RDki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2hDv6MKI1lLR&#10;M9S9QMH2vv0HyrTSQ4AaJxJMBnXdSpVmoGmm+ZtpNo1wKs1C5AR3pil8HKx8OGzck2fYf4eeFhgJ&#10;6VwoAjnjPH3tTfxSp4ziROHxTJvqkUlyzvKbWU4RSaGv19OcbELJLpedD/hDgWHRKLmnrSSyxGEd&#10;cEgdU2ItC6tW67QZbf9yEGb0ZJcOo4X9tmdt9ar7LVRHGsrDsO/g5Kql0msR8El4WjB1S6LFRzpq&#10;DV3J4WRx1oD//T9/zCfeKcpZR4IpuSVFc6Z/WtpH1FYypjf5t0iGH93b0bB7cwckwym9CCeTGfNQ&#10;j2btwbyQnJexEIWElVSu5Diadzgol56DVMtlSiIZOYFru3EyQke6IpfP/Yvw7kQ40qYeYFSTKN7w&#10;PuTGm8Et90jsp6VEagciT4yTBNNaT88lavz1f8q6POrFHwAAAP//AwBQSwMEFAAGAAgAAAAhAJJ0&#10;4JjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoHaRGEOJUFVIPvZXy&#10;c3bjbZIS70ax24Y+PQsXuIw0mtXMt+ViCr064Rg7JgvZzIBCqtl31Fh4e13dPYCKyZF3PRNa+MII&#10;i+r6qnSF5zO94GmbGiUlFAtnoU1pKLSOdYvBxRkPSJLteQwuiR0b7Ud3lvLQ63tjch1cR7LQugGf&#10;W6w/t8dgoZsvOWX4vl4dPkLG2WWznl821t7eTMsnUAmn9HcMP/iCDpUw7fhIPqregjySflWyx1zc&#10;zkJuDOiq1P/Zq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhcniYgoCAAAcBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAknTgmNkAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2AF9A703" w14:textId="4688F5D5" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CE6682">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003F7032">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B7380E" wp14:editId="14B7380F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4860925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-26670</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1838960" cy="384175"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -6543,101 +6984,97 @@
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>______________</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDskkeDFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lJ2l2exnmB0E0qUPy8HB127eGHRR6Dbbgk9GYM2UlVNruCv7l8/bV&#10;gjMfhK2EAasK/qQ8v12/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppsOh5fZx1g5RCk8p7+3g9Ovk74da1k+FjXXgVmCk61hXRiOst4ZuuVyHcoXKPlsQzxD1W0QltK&#10;eoa6F0GwPerfoFotETzUYSShzaCutVSpB+pmMv6lm8dGOJV6IXK8O9Pk/x+s/HB4dJ+Qhf419DTA&#10;1IR3DyC/emZh0wi7U3eI0DVKVJR4EinLOufz49NItc99BCm791DRkMU+QALqa2wjK9QnI3QawNOZ&#10;dNUHJmPKxdVieU0uSb6rxWxyM08pRH567dCHtwpaFi8FRxpqQheHBx9iNSI/hcRkHoyuttqYZOCu&#10;3BhkB0EC2KbviP5TmLGsK/hyPp0PBPwVYpy+P0G0OpCSjW4LvjgHiTzS9sZWSWdBaDPcqWRjjzxG&#10;6gYSQ1/2FBj5LKF6IkYRBsXShtGlAfzOWUdqLbj/theoODPvLE1lOZnNoryTMZvfTMnAS0956RFW&#10;ElTBA2fDdROGldg71LuGMp10cEeT3OpE8nNVx7pJkYn74/ZEyV/aKep5x9c/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAyw5MV94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gWB&#10;A9RpFbJBLRKnnkjp3cRLEjVep7GB8Pc1p3JczdPM23w92k6cafCtY4T5LAFBXDnTco2w/9pO30D4&#10;oNnozjEhXMnDunh8yHVm3IV3dC5DLWIJ+0wjNCH0mZS+ashqP3M9ccyObrA6xHOopRn0JZbbTi6S&#10;JJVWtxwXGt3TpqHqpzxZhPS3XE4+v82Ed9ftx1BZZTZ7hfj8NL6vQAQawz8MN/2oDkV0OrgTGy86&#10;hNdUqYgiTF8WIG5AotQcxAFBpUuQRS7vXyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOySR4MVAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMsOTFfeAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape w14:anchorId="14B7380E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkqAdHGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lJ2l2exnmB0E0qUPy8HB127eGHRR6Dbbgk9GYM2UlVNruCv7l8/bV&#10;gjMfhK2EAasK/qQ8v12/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppsOh5fZx1g5RCk8p7+3g9Ovk74da1k+FjXXgVmCk61hXRiOst4ZuuVyHcoXKPlsQzxD1W0QltK&#10;eoa6F0GwPerfoFotETzUYSShzaCutVSpB+pmMv6lm8dGOJV6IXK8O9Pk/x+s/HB4dJ+Qhf419DTA&#10;1IR3DyC/emZh0wi7U3eI0DVKVJR4EinLOufz49NItc99BCm791DRkMU+QALqa2wjK9QnI3QawNOZ&#10;dNUHJmPKxdVieU0uSb6rxWxyM08pRH567dCHtwpaFi8FRxpqQheHBx9iNSI/hcRkHoyuttqYZOCu&#10;3BhkB0EC2KbviP5TmLGsK/hyPp0PBPwVYpy+P0G0OpCSjW4LvjgHiTzS9sZWSWdBaDPcqWRjjzxG&#10;6gYSQ1/2TFcFn8YEkdYSqiciFmEQLi0aXRrA75x1JNqC+297gYoz887ScJaT2SyqPBmz+c2UDLz0&#10;lJceYSVBFTxwNlw3YdiMvUO9ayjTSQ53NNCtTlw/V3Usn4SZRnBcoqj8SztFPa/6+gcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQDLDkxX3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1lbqBYED1GkVskEtEqeeSOndxEsSNV6nsYHw9zWnclzN08zbfD3aTpxp8K1jhPksAUFcOdNyjbD/&#10;2k7fQPig2ejOMSFcycO6eHzIdWbchXd0LkMtYgn7TCM0IfSZlL5qyGo/cz1xzI5usDrEc6ilGfQl&#10;lttOLpIklVa3HBca3dOmoeqnPFmE9LdcTj6/zYR31+3HUFllNnuF+Pw0vq9ABBrDPww3/agORXQ6&#10;uBMbLzqE11SpiCJMXxYgbkCi1BzEAUGlS5BFLu9fKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAJKgHRxoCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyw5MV94AAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00181C9C" w:rsidRPr="00181C9C" w:rsidRDefault="00181C9C" w:rsidP="00181C9C">
+                  <w:p w14:paraId="14B73818" w14:textId="77777777" w:rsidR="00181C9C" w:rsidRPr="00181C9C" w:rsidRDefault="00181C9C" w:rsidP="00181C9C">
                     <w:pPr>
                       <w:autoSpaceDE w:val="0"/>
                       <w:autoSpaceDN w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:spacing w:before="120" w:after="120"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Database N</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>o:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>______________</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003F7032">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B73810" wp14:editId="14B73811">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-108585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-271780</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2231390" cy="680720"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 15"/>
                   <pic:cNvPicPr>
@@ -6690,219 +7127,267 @@
       </w:rPr>
       <w:t>Fauna</w:t>
     </w:r>
     <w:r w:rsidR="00487987">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A05BEC" w:rsidRPr="00A05BEC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
       <w:t>Report Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="14B7380B" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="003F7032" w:rsidP="00C30024">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14B7380B" w14:textId="5001FD85" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00CE6682" w:rsidP="00C30024">
     <w:pPr>
       <w:spacing w:before="30" w:after="240"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7767C11D" wp14:editId="6006524F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="609600" cy="381000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1429823208" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="609600" cy="381000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A1C9C13" w14:textId="77777777" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7767C11D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:48pt;height:30pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBci5qpDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6LWiNOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KjpOt66nYRaZJ6pF8fJrf9kazg/KhBVvy6STnTFkJVWt3Jf/5vPp0&#10;zVlAYSuhwaqSH1Xgt4uPH+adK9QVNKAr5RmB2FB0ruQNoiuyLMhGGREm4JSlYA3eCKRfv8sqLzpC&#10;Nzq7yvNZ1oGvnAepQiDv/RDki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2hDv6MKI1lLR&#10;M9S9QMH2vv0HyrTSQ4AaJxJMBnXdSpVmoGmm+atpNo1wKs1C5AR3pin8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjmTbVI5PknOU3s5wikkKfr6c52YSSXS47H/C7AsOiUXJPW0lkicM6&#10;4JA6psRaFlat1mkz2v7lIMzoyS4dRgv7bc/aquRfxu63UB1pKA/DvoOTq5ZKr0XAJ+FpwdQtiRYf&#10;6ag1dCWHk8VZA/7XW/6YT7xTlLOOBFNyS4rmTP+wtI+orWRMb/KvkQw/urejYffmDkiGU3oRTiYz&#10;5qEezdqDeSE5L2MhCgkrqVzJcTTvcFAuPQeplsuURDJyAtd242SEjnRFLp/7F+HdiXCkTT3AqCZR&#10;vOJ9yI03g1vukdhPS4nUDkSeGCcJprWenkvU+J//KevyqBe/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;knTgmNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgdpEYQ4lQVUg+9&#10;lfJzduNtkhLvRrHbhj49Cxe4jDSa1cy35WIKvTrhGDsmC9nMgEKq2XfUWHh7Xd09gIrJkXc9E1r4&#10;wgiL6vqqdIXnM73gaZsaJSUUC2ehTWkotI51i8HFGQ9Iku15DC6JHRvtR3eW8tDre2NyHVxHstC6&#10;AZ9brD+3x2Chmy85Zfi+Xh0+QsbZZbOeXzbW3t5MyydQCaf0dww/+IIOlTDt+Eg+qt6CPJJ+VbLH&#10;XNzOQm4M6KrU/9mrbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBci5qpDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCSdOCY2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A1C9C13" w14:textId="77777777" w:rsidR="00CE6682" w:rsidRPr="00CE6682" w:rsidRDefault="00CE6682" w:rsidP="00CE6682">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003F7032">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B73814" wp14:editId="14B73815">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4860925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-26670</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1838960" cy="384175"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1838960" cy="384175"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14B7381A" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                        <w:p w14:paraId="76CEDD7F" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
                           <w:pPr>
                             <w:autoSpaceDE w:val="0"/>
                             <w:autoSpaceDN w:val="0"/>
                             <w:adjustRightInd w:val="0"/>
                             <w:spacing w:before="120" w:after="120"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...21 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkqAdHGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lJ2l2exnmB0E0qUPy8HB127eGHRR6Dbbgk9GYM2UlVNruCv7l8/bV&#10;gjMfhK2EAasK/qQ8v12/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppsOh5fZx1g5RCk8p7+3g9Ovk74da1k+FjXXgVmCk61hXRiOst4ZuuVyHcoXKPlsQzxD1W0QltK&#10;eoa6F0GwPerfoFotETzUYSShzaCutVSpB+pmMv6lm8dGOJV6IXK8O9Pk/x+s/HB4dJ+Qhf419DTA&#10;1IR3DyC/emZh0wi7U3eI0DVKVJR4EinLOufz49NItc99BCm791DRkMU+QALqa2wjK9QnI3QawNOZ&#10;dNUHJmPKxdVieU0uSb6rxWxyM08pRH567dCHtwpaFi8FRxpqQheHBx9iNSI/hcRkHoyuttqYZOCu&#10;3BhkB0EC2KbviP5TmLGsK/hyPp0PBPwVYpy+P0G0OpCSjW4LvjgHiTzS9sZWSWdBaDPcqWRjjzxG&#10;6gYSQ1/2TFcFn8YEkdYSqiciFmEQLi0aXRrA75x1JNqC+297gYoz887ScJaT2SyqPBmz+c2UDLz0&#10;lJceYSVBFTxwNlw3YdiMvUO9ayjTSQ53NNCtTlw/V3Usn4SZRnBcoqj8SztFPa/6+gcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQDLDkxX3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1lbqBYED1GkVskEtEqeeSOndxEsSNV6nsYHw9zWnclzN08zbfD3aTpxp8K1jhPksAUFcOdNyjbD/&#10;2k7fQPig2ejOMSFcycO6eHzIdWbchXd0LkMtYgn7TCM0IfSZlL5qyGo/cz1xzI5usDrEc6ilGfQl&#10;lttOLpIklVa3HBca3dOmoeqnPFmE9LdcTj6/zYR31+3HUFllNnuF+Pw0vq9ABBrDPww3/agORXQ6&#10;uBMbLzqE11SpiCJMXxYgbkCi1BzEAUGlS5BFLu9fKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAJKgHRxoCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyw5MV94AAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+            <v:shape w14:anchorId="14B73814" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHS16sGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lJ2l2exnmB0E0qUPy8HB127eGHRR6Dbbgk9GYM2UlVNruCv7l8/bV&#10;gjMfhK2EAasK/qQ8v12/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZctaArQhk4i6rUHSE&#10;3ppsOh5fZx1g5RCk8p7+3g9Ovk74da1k+FjXXgVmCk61hXRiOst4ZuuVyHcoXKPlsQzxD1W0QltK&#10;eoa6F0GwPerfoFotETzUYSShzaCutVSpB+pmMv6lm8dGOJV6IXK8O9Pk/x+s/HB4dJ+Qhf419DTA&#10;1IR3DyC/emZh0wi7U3eI0DVKVJR4EinLOufz49NItc99BCm791DRkMU+QALqa2wjK9QnI3QawNOZ&#10;dNUHJmPKxdVieU0uSb6rxWxyM08pRH567dCHtwpaFi8FRxpqQheHBx9iNSI/hcRkHoyuttqYZOCu&#10;3BhkB0EC2KbviP5TmLGsK/hyPp0PBPwVYpy+P0G0OpCSjW4LvjgHiTzS9sZWSWdBaDPcqWRjjzxG&#10;6gYSQ1/2TFcFTwxEWkuonohYhEG4tGh0aQC/c9aRaAvuv+0FKs7MO0vDWU5ms6jyZMzmN1My8NJT&#10;XnqElQRV8MDZcN2EYTP2DvWuoUwnOdzRQLc6cf1c1bF8EmYawXGJovIv7RT1vOrrHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMsOTFfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/W&#10;VuoFgQPUaRWyQS0Sp55I6d3ESxI1XqexgfD3NadyXM3TzNt8PdpOnGnwrWOE+SwBQVw503KNsP/a&#10;Tt9A+KDZ6M4xIVzJw7p4fMh1ZtyFd3QuQy1iCftMIzQh9JmUvmrIaj9zPXHMjm6wOsRzqKUZ9CWW&#10;204ukiSVVrccFxrd06ah6qc8WYT0t1xOPr/NhHfX7cdQWWU2e4X4/DS+r0AEGsM/DDf9qA5FdDq4&#10;ExsvOoTXVKmIIkxfFiBuQKLUHMQBQaVLkEUu718o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCHS16sGQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDLDkxX3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                  <w:p w14:paraId="76CEDD7F" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
                     <w:pPr>
                       <w:autoSpaceDE w:val="0"/>
                       <w:autoSpaceDN w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:spacing w:before="120" w:after="120"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...21 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003F7032">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B73816" wp14:editId="14B73817">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-108585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-271780</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2231390" cy="680720"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="19" name="Picture 19"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 19"/>
                   <pic:cNvPicPr>
@@ -6956,75 +7441,72 @@
       <w:t>Fauna</w:t>
     </w:r>
     <w:r w:rsidR="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C30024" w:rsidRPr="00A05BEC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
       <w:t>Report Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
-[...1 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="454"/>
   <w:displayHorizontalDrawingGridEvery w:val="8"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7584"/>
     <w:rsid w:val="000013D7"/>
     <w:rsid w:val="00001AFB"/>
     <w:rsid w:val="00002D40"/>
     <w:rsid w:val="000059EC"/>
     <w:rsid w:val="0001125A"/>
@@ -7065,50 +7547,51 @@
     <w:rsid w:val="000B600D"/>
     <w:rsid w:val="000C02F7"/>
     <w:rsid w:val="000C0E55"/>
     <w:rsid w:val="000C1F24"/>
     <w:rsid w:val="000C293F"/>
     <w:rsid w:val="000C2ED0"/>
     <w:rsid w:val="000C5DCF"/>
     <w:rsid w:val="000D302D"/>
     <w:rsid w:val="000D3F74"/>
     <w:rsid w:val="000D53F9"/>
     <w:rsid w:val="000D5F95"/>
     <w:rsid w:val="000D61C7"/>
     <w:rsid w:val="000D7189"/>
     <w:rsid w:val="000E2BAC"/>
     <w:rsid w:val="000E519D"/>
     <w:rsid w:val="000E77B0"/>
     <w:rsid w:val="000F3799"/>
     <w:rsid w:val="000F58D2"/>
     <w:rsid w:val="00101972"/>
     <w:rsid w:val="00102E81"/>
     <w:rsid w:val="00112C7F"/>
     <w:rsid w:val="00114216"/>
     <w:rsid w:val="00114C72"/>
     <w:rsid w:val="001150BB"/>
     <w:rsid w:val="001155C9"/>
+    <w:rsid w:val="001156D0"/>
     <w:rsid w:val="001168E4"/>
     <w:rsid w:val="00116B15"/>
     <w:rsid w:val="0011761D"/>
     <w:rsid w:val="0012293E"/>
     <w:rsid w:val="0012367C"/>
     <w:rsid w:val="00123C3D"/>
     <w:rsid w:val="00125EB2"/>
     <w:rsid w:val="0012620E"/>
     <w:rsid w:val="001271F8"/>
     <w:rsid w:val="00131D4E"/>
     <w:rsid w:val="00133A2B"/>
     <w:rsid w:val="00137568"/>
     <w:rsid w:val="001432AA"/>
     <w:rsid w:val="00153863"/>
     <w:rsid w:val="00154FFB"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="0016622F"/>
     <w:rsid w:val="00166698"/>
     <w:rsid w:val="00167084"/>
     <w:rsid w:val="00170353"/>
     <w:rsid w:val="00170814"/>
     <w:rsid w:val="001728B4"/>
     <w:rsid w:val="00175F6C"/>
     <w:rsid w:val="00176E40"/>
     <w:rsid w:val="00181C9C"/>
@@ -7266,50 +7749,51 @@
     <w:rsid w:val="004457EC"/>
     <w:rsid w:val="00450309"/>
     <w:rsid w:val="004528F5"/>
     <w:rsid w:val="0045520D"/>
     <w:rsid w:val="00455D2F"/>
     <w:rsid w:val="004564A4"/>
     <w:rsid w:val="0045668D"/>
     <w:rsid w:val="00457E1C"/>
     <w:rsid w:val="0046000D"/>
     <w:rsid w:val="00461366"/>
     <w:rsid w:val="00461A0F"/>
     <w:rsid w:val="00464498"/>
     <w:rsid w:val="00475B66"/>
     <w:rsid w:val="004771FE"/>
     <w:rsid w:val="00477E45"/>
     <w:rsid w:val="00481129"/>
     <w:rsid w:val="00486111"/>
     <w:rsid w:val="00487585"/>
     <w:rsid w:val="00487987"/>
     <w:rsid w:val="00490A62"/>
     <w:rsid w:val="00490FAC"/>
     <w:rsid w:val="00495DE9"/>
     <w:rsid w:val="0049734B"/>
     <w:rsid w:val="004A3317"/>
     <w:rsid w:val="004A3E25"/>
+    <w:rsid w:val="004B016B"/>
     <w:rsid w:val="004B3902"/>
     <w:rsid w:val="004B3D66"/>
     <w:rsid w:val="004B6E91"/>
     <w:rsid w:val="004B707A"/>
     <w:rsid w:val="004B7409"/>
     <w:rsid w:val="004C0881"/>
     <w:rsid w:val="004C096F"/>
     <w:rsid w:val="004C109F"/>
     <w:rsid w:val="004D2916"/>
     <w:rsid w:val="004D5109"/>
     <w:rsid w:val="004D5187"/>
     <w:rsid w:val="004E097E"/>
     <w:rsid w:val="004E2DF3"/>
     <w:rsid w:val="004F28C9"/>
     <w:rsid w:val="004F43B7"/>
     <w:rsid w:val="004F4FEB"/>
     <w:rsid w:val="00500574"/>
     <w:rsid w:val="00500BA3"/>
     <w:rsid w:val="00500F60"/>
     <w:rsid w:val="00502C08"/>
     <w:rsid w:val="00502CFA"/>
     <w:rsid w:val="00503F02"/>
     <w:rsid w:val="0050649C"/>
     <w:rsid w:val="00511F72"/>
     <w:rsid w:val="00517ECF"/>
@@ -7490,50 +7974,51 @@
     <w:rsid w:val="008B61B2"/>
     <w:rsid w:val="008C0F90"/>
     <w:rsid w:val="008C1C22"/>
     <w:rsid w:val="008C25A3"/>
     <w:rsid w:val="008C374C"/>
     <w:rsid w:val="008C43FB"/>
     <w:rsid w:val="008D002E"/>
     <w:rsid w:val="008D2316"/>
     <w:rsid w:val="008D5880"/>
     <w:rsid w:val="008D7A65"/>
     <w:rsid w:val="008E080A"/>
     <w:rsid w:val="008E0A17"/>
     <w:rsid w:val="008E27AC"/>
     <w:rsid w:val="008E4D8B"/>
     <w:rsid w:val="008E4E37"/>
     <w:rsid w:val="008E515F"/>
     <w:rsid w:val="008F2487"/>
     <w:rsid w:val="008F2777"/>
     <w:rsid w:val="008F280F"/>
     <w:rsid w:val="008F52B4"/>
     <w:rsid w:val="008F68D7"/>
     <w:rsid w:val="0090282B"/>
     <w:rsid w:val="00906AAA"/>
     <w:rsid w:val="009140E1"/>
     <w:rsid w:val="00921157"/>
+    <w:rsid w:val="00921730"/>
     <w:rsid w:val="00922931"/>
     <w:rsid w:val="009236A0"/>
     <w:rsid w:val="00923B62"/>
     <w:rsid w:val="0092650D"/>
     <w:rsid w:val="00926BC0"/>
     <w:rsid w:val="00931FEC"/>
     <w:rsid w:val="0093207D"/>
     <w:rsid w:val="0093438A"/>
     <w:rsid w:val="009363E3"/>
     <w:rsid w:val="00937262"/>
     <w:rsid w:val="00942EBE"/>
     <w:rsid w:val="00943E24"/>
     <w:rsid w:val="00944203"/>
     <w:rsid w:val="00944DF9"/>
     <w:rsid w:val="00950479"/>
     <w:rsid w:val="00950800"/>
     <w:rsid w:val="00951E39"/>
     <w:rsid w:val="00954E08"/>
     <w:rsid w:val="0096011C"/>
     <w:rsid w:val="00962712"/>
     <w:rsid w:val="00967EBA"/>
     <w:rsid w:val="0097185F"/>
     <w:rsid w:val="0097384C"/>
     <w:rsid w:val="0097682A"/>
     <w:rsid w:val="00976A9D"/>
@@ -7573,50 +8058,51 @@
     <w:rsid w:val="00A41E91"/>
     <w:rsid w:val="00A42D2C"/>
     <w:rsid w:val="00A43504"/>
     <w:rsid w:val="00A44269"/>
     <w:rsid w:val="00A45325"/>
     <w:rsid w:val="00A53977"/>
     <w:rsid w:val="00A55447"/>
     <w:rsid w:val="00A56E2D"/>
     <w:rsid w:val="00A651C9"/>
     <w:rsid w:val="00A66A5E"/>
     <w:rsid w:val="00A67F07"/>
     <w:rsid w:val="00A70EDF"/>
     <w:rsid w:val="00A71506"/>
     <w:rsid w:val="00A73E0E"/>
     <w:rsid w:val="00A76E80"/>
     <w:rsid w:val="00A82F24"/>
     <w:rsid w:val="00A90C99"/>
     <w:rsid w:val="00A910C4"/>
     <w:rsid w:val="00A91EB9"/>
     <w:rsid w:val="00A924BE"/>
     <w:rsid w:val="00A96E50"/>
     <w:rsid w:val="00AA4C63"/>
     <w:rsid w:val="00AA4EDE"/>
     <w:rsid w:val="00AB0E4C"/>
     <w:rsid w:val="00AB20BD"/>
+    <w:rsid w:val="00AC0F74"/>
     <w:rsid w:val="00AC2154"/>
     <w:rsid w:val="00AC3B0F"/>
     <w:rsid w:val="00AC7389"/>
     <w:rsid w:val="00AD00B7"/>
     <w:rsid w:val="00AD48E9"/>
     <w:rsid w:val="00AE2349"/>
     <w:rsid w:val="00AE2638"/>
     <w:rsid w:val="00AE2BF5"/>
     <w:rsid w:val="00AE4314"/>
     <w:rsid w:val="00AE449E"/>
     <w:rsid w:val="00AF3D29"/>
     <w:rsid w:val="00AF4BF0"/>
     <w:rsid w:val="00AF551D"/>
     <w:rsid w:val="00B01903"/>
     <w:rsid w:val="00B01E10"/>
     <w:rsid w:val="00B01EB5"/>
     <w:rsid w:val="00B02A16"/>
     <w:rsid w:val="00B043F1"/>
     <w:rsid w:val="00B051FA"/>
     <w:rsid w:val="00B1077F"/>
     <w:rsid w:val="00B119C9"/>
     <w:rsid w:val="00B20353"/>
     <w:rsid w:val="00B339F2"/>
     <w:rsid w:val="00B3585B"/>
     <w:rsid w:val="00B45353"/>
@@ -7691,98 +8177,101 @@
     <w:rsid w:val="00C501C9"/>
     <w:rsid w:val="00C541F8"/>
     <w:rsid w:val="00C54D94"/>
     <w:rsid w:val="00C55581"/>
     <w:rsid w:val="00C55C2A"/>
     <w:rsid w:val="00C608C6"/>
     <w:rsid w:val="00C60D52"/>
     <w:rsid w:val="00C61254"/>
     <w:rsid w:val="00C63FB9"/>
     <w:rsid w:val="00C662C5"/>
     <w:rsid w:val="00C669CA"/>
     <w:rsid w:val="00C71FDD"/>
     <w:rsid w:val="00C76D0A"/>
     <w:rsid w:val="00C77023"/>
     <w:rsid w:val="00C771A3"/>
     <w:rsid w:val="00C81259"/>
     <w:rsid w:val="00C813AD"/>
     <w:rsid w:val="00C836C0"/>
     <w:rsid w:val="00C83F89"/>
     <w:rsid w:val="00C84226"/>
     <w:rsid w:val="00C87213"/>
     <w:rsid w:val="00C87235"/>
     <w:rsid w:val="00C87AE6"/>
     <w:rsid w:val="00C909E5"/>
     <w:rsid w:val="00C91D19"/>
+    <w:rsid w:val="00C9455E"/>
     <w:rsid w:val="00C95A76"/>
     <w:rsid w:val="00C96427"/>
     <w:rsid w:val="00C97A28"/>
     <w:rsid w:val="00CA0001"/>
     <w:rsid w:val="00CA10DB"/>
     <w:rsid w:val="00CA1900"/>
     <w:rsid w:val="00CA4496"/>
     <w:rsid w:val="00CA7584"/>
     <w:rsid w:val="00CB1FDA"/>
     <w:rsid w:val="00CB4A4F"/>
     <w:rsid w:val="00CC2930"/>
     <w:rsid w:val="00CC2B96"/>
     <w:rsid w:val="00CC479C"/>
     <w:rsid w:val="00CD2FAC"/>
     <w:rsid w:val="00CD34F6"/>
     <w:rsid w:val="00CD36A6"/>
     <w:rsid w:val="00CD6291"/>
     <w:rsid w:val="00CD7E10"/>
     <w:rsid w:val="00CE36A8"/>
     <w:rsid w:val="00CE5CBE"/>
+    <w:rsid w:val="00CE6682"/>
     <w:rsid w:val="00CF124F"/>
     <w:rsid w:val="00CF2B83"/>
     <w:rsid w:val="00CF3D10"/>
     <w:rsid w:val="00D00755"/>
     <w:rsid w:val="00D02D89"/>
     <w:rsid w:val="00D04F8C"/>
     <w:rsid w:val="00D05424"/>
     <w:rsid w:val="00D12AEF"/>
     <w:rsid w:val="00D14BAA"/>
     <w:rsid w:val="00D14DBE"/>
     <w:rsid w:val="00D17199"/>
     <w:rsid w:val="00D22921"/>
     <w:rsid w:val="00D237C2"/>
     <w:rsid w:val="00D31082"/>
     <w:rsid w:val="00D316D8"/>
     <w:rsid w:val="00D32485"/>
     <w:rsid w:val="00D32E21"/>
     <w:rsid w:val="00D33ACA"/>
     <w:rsid w:val="00D3469C"/>
     <w:rsid w:val="00D378A9"/>
     <w:rsid w:val="00D4039B"/>
     <w:rsid w:val="00D41331"/>
     <w:rsid w:val="00D416E6"/>
     <w:rsid w:val="00D47768"/>
     <w:rsid w:val="00D556C9"/>
     <w:rsid w:val="00D55ADE"/>
     <w:rsid w:val="00D6149C"/>
     <w:rsid w:val="00D66804"/>
+    <w:rsid w:val="00D702FC"/>
     <w:rsid w:val="00D76A0A"/>
     <w:rsid w:val="00D8286F"/>
     <w:rsid w:val="00D831E1"/>
     <w:rsid w:val="00D85EDC"/>
     <w:rsid w:val="00D90763"/>
     <w:rsid w:val="00D9131F"/>
     <w:rsid w:val="00D92675"/>
     <w:rsid w:val="00D9372B"/>
     <w:rsid w:val="00DA06BD"/>
     <w:rsid w:val="00DA2A2F"/>
     <w:rsid w:val="00DA2D36"/>
     <w:rsid w:val="00DA3D12"/>
     <w:rsid w:val="00DA4596"/>
     <w:rsid w:val="00DA4CA5"/>
     <w:rsid w:val="00DA5894"/>
     <w:rsid w:val="00DA6BBE"/>
     <w:rsid w:val="00DB0927"/>
     <w:rsid w:val="00DB1470"/>
     <w:rsid w:val="00DB1A64"/>
     <w:rsid w:val="00DB4DAE"/>
     <w:rsid w:val="00DB71B6"/>
     <w:rsid w:val="00DD321E"/>
     <w:rsid w:val="00DD5500"/>
     <w:rsid w:val="00DD5603"/>
     <w:rsid w:val="00DE7BCA"/>
@@ -7816,140 +8305,146 @@
     <w:rsid w:val="00E46A91"/>
     <w:rsid w:val="00E5308C"/>
     <w:rsid w:val="00E53CC5"/>
     <w:rsid w:val="00E53DCF"/>
     <w:rsid w:val="00E540ED"/>
     <w:rsid w:val="00E54551"/>
     <w:rsid w:val="00E557FD"/>
     <w:rsid w:val="00E60310"/>
     <w:rsid w:val="00E61C84"/>
     <w:rsid w:val="00E73E35"/>
     <w:rsid w:val="00E74FC4"/>
     <w:rsid w:val="00E75527"/>
     <w:rsid w:val="00E821D3"/>
     <w:rsid w:val="00E84E64"/>
     <w:rsid w:val="00EA2636"/>
     <w:rsid w:val="00EA3747"/>
     <w:rsid w:val="00EA3C51"/>
     <w:rsid w:val="00EA5711"/>
     <w:rsid w:val="00EA7702"/>
     <w:rsid w:val="00EA7A98"/>
     <w:rsid w:val="00EB0698"/>
     <w:rsid w:val="00EC0470"/>
     <w:rsid w:val="00EC1AB0"/>
     <w:rsid w:val="00EC26E8"/>
     <w:rsid w:val="00EC59DD"/>
+    <w:rsid w:val="00EC68E1"/>
     <w:rsid w:val="00EC702C"/>
     <w:rsid w:val="00ED079B"/>
+    <w:rsid w:val="00ED2EF2"/>
     <w:rsid w:val="00ED5CEB"/>
     <w:rsid w:val="00EE256C"/>
     <w:rsid w:val="00EE2931"/>
     <w:rsid w:val="00EE6395"/>
     <w:rsid w:val="00EE7BA2"/>
     <w:rsid w:val="00EF3C33"/>
     <w:rsid w:val="00EF75AD"/>
     <w:rsid w:val="00F0038A"/>
     <w:rsid w:val="00F013D0"/>
     <w:rsid w:val="00F02B77"/>
     <w:rsid w:val="00F03401"/>
     <w:rsid w:val="00F06945"/>
     <w:rsid w:val="00F171D6"/>
     <w:rsid w:val="00F23412"/>
     <w:rsid w:val="00F309B6"/>
     <w:rsid w:val="00F30DF2"/>
     <w:rsid w:val="00F31679"/>
+    <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F31F53"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F377FF"/>
     <w:rsid w:val="00F47D45"/>
     <w:rsid w:val="00F519E5"/>
     <w:rsid w:val="00F524A5"/>
     <w:rsid w:val="00F527C6"/>
     <w:rsid w:val="00F54A19"/>
     <w:rsid w:val="00F571D7"/>
     <w:rsid w:val="00F67FCF"/>
     <w:rsid w:val="00F70F29"/>
+    <w:rsid w:val="00F71059"/>
     <w:rsid w:val="00F7360A"/>
     <w:rsid w:val="00F74067"/>
     <w:rsid w:val="00F867DA"/>
     <w:rsid w:val="00F914FB"/>
     <w:rsid w:val="00F94D09"/>
     <w:rsid w:val="00F95CA8"/>
     <w:rsid w:val="00F97B0F"/>
     <w:rsid w:val="00FA3359"/>
     <w:rsid w:val="00FA5F4A"/>
     <w:rsid w:val="00FB19D2"/>
     <w:rsid w:val="00FB1F38"/>
+    <w:rsid w:val="00FB2570"/>
     <w:rsid w:val="00FC269F"/>
     <w:rsid w:val="00FC2DFF"/>
     <w:rsid w:val="00FC2EB8"/>
     <w:rsid w:val="00FC458F"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC6528"/>
     <w:rsid w:val="00FD0A01"/>
     <w:rsid w:val="00FD0AA2"/>
     <w:rsid w:val="00FD1B18"/>
     <w:rsid w:val="00FE0D2A"/>
     <w:rsid w:val="00FE44B3"/>
     <w:rsid w:val="00FE52C9"/>
     <w:rsid w:val="00FE5FFB"/>
     <w:rsid w:val="00FE7DE8"/>
     <w:rsid w:val="00FF50B9"/>
+    <w:rsid w:val="11D73F3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14B73780"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F1D9635E-08F3-43B6-BCB1-F855F4A6B922}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -8357,87 +8852,87 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="006C7DB1"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77587"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1437754386">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/about-us/legislation/corporate-policies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fauna@dbca.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fauna.data@dbca.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8713,88 +9208,84 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xmlns:ns3="9a92d394-35d3-406a-b7d0-c890faaf0729" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35adf8f3086b6e9c8f8b5b9e71f7c1b6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE5DD3F14536D44BA1EB32C0071F456B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be0b166852200e1b106572d07b8bcc05">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xmlns:ns3="9a92d394-35d3-406a-b7d0-c890faaf0729" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="24ada1e75162a6297106abacb6a7300a" ns2:_="" ns3:_="">
     <xsd:import namespace="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
     <xsd:import namespace="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:FurtherDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8826,50 +9317,81 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f9f72e46-9d06-40b1-bbe4-5a25d4ddca36" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Category" ma:index="25" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Attachment"/>
+          <xsd:enumeration value="Guideline"/>
+          <xsd:enumeration value="Choice 3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FurtherDetails" ma:index="27" nillable="true" ma:displayName="Further Details" ma:format="Dropdown" ma:internalName="FurtherDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a92d394-35d3-406a-b7d0-c890faaf0729" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -8968,193 +9490,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9a92d394-35d3-406a-b7d0-c890faaf0729" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Category xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xsi:nil="true"/>
+    <FurtherDetails xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C23CED-D85F-44D4-AA4F-73BBBFDA781B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CABE031-4BDE-4AFA-A086-D7F2E8ED8625}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A820A099-CF0F-4AE2-87D5-AB7BB6D2A8F4}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982C048C-D7C3-46EC-999B-00DEF9C5144D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E1302EB-9A30-42F3-B2AA-A432DC6602A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
     <ds:schemaRef ds:uri="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A820A099-CF0F-4AE2-87D5-AB7BB6D2A8F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CABE031-4BDE-4AFA-A086-D7F2E8ED8625}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D9EA19-8AE9-4DED-B15A-DD32445E2BCB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
+    <ds:schemaRef ds:uri="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D9EA19-8AE9-4DED-B15A-DD32445E2BCB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C23CED-D85F-44D4-AA4F-73BBBFDA781B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2278</Characters>
+  <Pages>2</Pages>
+  <Words>436</Words>
+  <Characters>3049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Cons. &amp; Land Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2522</CharactersWithSpaces>
+  <CharactersWithSpaces>3422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DEPARTMENT OF CONSERVATION AND LAND MANAGEMENT</dc:title>
   <dc:subject/>
   <dc:creator>Denis Cartledge</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Amy Mutton</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:lpwstr>55698200.0000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Amy Mutton</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100AE5DD3F14536D44BA1EB32C0071F456B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>55395ee8,7ccf28b0,17b8e19d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SetDate">
+    <vt:lpwstr>2026-04-02T06:07:42Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SiteId">
+    <vt:lpwstr>7b934664-cdcf-4e28-a3ee-1a5bcca0a1b6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ActionId">
+    <vt:lpwstr>b75fd540-b840-4446-a35f-0ddbe3fd0f03</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>