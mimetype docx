--- v0 (2025-10-06)
+++ v1 (2026-07-21)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="138"/>
         <w:gridCol w:w="44"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="152"/>
         <w:gridCol w:w="818"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="69"/>
@@ -626,98 +627,96 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C608C6">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>am/pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004148AD" w:rsidRPr="00BC06F8" w14:paraId="6DF73FB4" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530132FF" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00D12AEF" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OBSERVER NAME</w:t>
             </w:r>
             <w:r w:rsidR="00921157" w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/S</w:t>
             </w:r>
             <w:r w:rsidRPr="00D12AEF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="pct"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="700E4197" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00C92E75" w:rsidRDefault="00FF50B9" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -782,81 +781,79 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367D32" w:rsidRPr="00BC06F8" w14:paraId="35B2581E" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4153D45A" w14:textId="77777777" w:rsidR="00732296" w:rsidRPr="00732296" w:rsidRDefault="00732296" w:rsidP="00954E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Organisation/Company and Role/Job Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="pct"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48065331" w14:textId="77777777" w:rsidR="00732296" w:rsidRPr="00B87165" w:rsidRDefault="00FF50B9" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -919,81 +916,79 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="00BC06F8" w14:paraId="753F805B" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15EB3E28" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00D12AEF" w:rsidRDefault="00563085" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EMAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="pct"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBC5467" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="00C92E75" w:rsidRDefault="00FF50B9" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -1051,80 +1046,78 @@
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FFEE562" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="006C0C54" w:rsidRDefault="00313946" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C0C54">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PHONE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="pct"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B2C514" w14:textId="77777777" w:rsidR="00313946" w:rsidRPr="006C0C54" w:rsidRDefault="00FF50B9" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -1189,51 +1182,50 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="007C3E87" w14:paraId="56CAA4AD" w14:textId="77777777" w:rsidTr="00954E08">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202C1913" w14:textId="77777777" w:rsidR="007C3E87" w:rsidRPr="007C3E87" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="005A7B55" w14:paraId="548B1239" w14:textId="77777777" w:rsidTr="00AA4C63">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
@@ -1260,67 +1252,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OBSERVATION</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7B55">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> LOCATION:</w:t>
             </w:r>
             <w:r w:rsidR="00EA5711">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00563085" w:rsidRPr="00737121">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> property address, street and suburb, </w:t>
+              <w:t xml:space="preserve">(i.e. property address, street and suburb, </w:t>
             </w:r>
             <w:r w:rsidR="00EA5711" w:rsidRPr="00737121">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>distance to nearest intersection, reserve name</w:t>
             </w:r>
             <w:r w:rsidR="00737121">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00563085" w:rsidRPr="00737121">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>number etc.</w:t>
             </w:r>
             <w:r w:rsidR="002758A6" w:rsidRPr="00737121">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1532,92 +1508,90 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1012C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATUM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED47BE0" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="00563085" w:rsidRDefault="00A910C4" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1012C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOURCE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A0E9BD" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="00C1012C" w:rsidRDefault="004F4FEB" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="3012"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-148"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1838,57 +1812,57 @@
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B36553" w14:textId="77777777" w:rsidR="00500574" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1261"/>
                 <w:tab w:val="right" w:pos="1311"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
@@ -1917,57 +1891,57 @@
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="38430D93" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00500574" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1261"/>
                 <w:tab w:val="right" w:pos="1311"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
@@ -1996,84 +1970,83 @@
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F6C93F2" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="009140E1" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -2092,57 +2065,57 @@
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="009140E1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="03749910" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="009140E1" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2164,57 +2137,57 @@
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="009140E1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B20AEE4" w14:textId="77777777" w:rsidR="00500574" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2242,57 +2215,57 @@
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="009140E1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FE21D86" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00563085" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2313,84 +2286,83 @@
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check156"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="009140E1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009140E1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4093561A" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1453"/>
                 <w:tab w:val="right" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -2400,57 +2372,57 @@
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F5AF4AA" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1453"/>
                 <w:tab w:val="right" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
@@ -2472,57 +2444,57 @@
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F691A11" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1453"/>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
@@ -2550,84 +2522,83 @@
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E19BED7" w14:textId="77777777" w:rsidR="00500574" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1593"/>
                 <w:tab w:val="right" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -2644,57 +2615,57 @@
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00500574" w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CBB0E94" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1593"/>
                 <w:tab w:val="right" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
@@ -2716,57 +2687,57 @@
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F2B20C1" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2786,57 +2757,57 @@
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00B8398E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B8398E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="6A9748E4" w14:textId="77777777" w:rsidTr="004C096F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2995,115 +2966,112 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB70CB0" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="005A7B55" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B6E7568" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="005A7B55" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679AFCD5" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE2605B" w14:textId="77777777" w:rsidR="00500574" w:rsidRPr="00B8398E" w:rsidRDefault="00500574" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="4DAC6BCE" w14:textId="77777777" w:rsidTr="004C096F">
         <w:tblPrEx>
@@ -3399,113 +3367,110 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF50B9" w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="424710F3" w14:textId="77777777" w:rsidR="00563085" w:rsidRPr="005A7B55" w:rsidRDefault="00563085" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B6215EA" w14:textId="77777777" w:rsidR="00563085" w:rsidRPr="00B8398E" w:rsidRDefault="00563085" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CEF9178" w14:textId="77777777" w:rsidR="00563085" w:rsidRPr="00B8398E" w:rsidRDefault="00563085" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A910C4" w:rsidRPr="005A7B55" w14:paraId="1352FE0D" w14:textId="77777777" w:rsidTr="00FF50B9">
         <w:tblPrEx>
           <w:tblBorders>
@@ -3617,57 +3582,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E4762E3" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3693,57 +3658,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A94C18" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00A910C4" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3762,57 +3727,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -3844,57 +3809,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="559F8CA0" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3920,57 +3885,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="64E2AD90" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3996,57 +3961,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="789" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -4085,57 +4050,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B35D44F" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4161,57 +4126,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1E9CF0" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4237,57 +4202,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -4326,57 +4291,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="008BE3AC" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4402,57 +4367,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="11A9E26E" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4478,57 +4443,57 @@
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A910C4" w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -4562,57 +4527,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="310F4261" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00A910C4" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4640,57 +4605,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="31725EF4" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00A910C4" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1701"/>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4710,57 +4675,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -4791,57 +4756,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3223BCD8" w14:textId="77777777" w:rsidR="00A910C4" w:rsidRPr="008F2487" w:rsidRDefault="00E24223" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
@@ -4964,85 +4929,83 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="005A7B55" w14:paraId="3C092310" w14:textId="77777777" w:rsidTr="00954E08">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A2B592F" w14:textId="77777777" w:rsidR="007C3E87" w:rsidRPr="007C3E87" w:rsidRDefault="007C3E87" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C3E87" w:rsidRPr="005A7B55" w14:paraId="7D8C9F53" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="pct"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4592DF20" w14:textId="77777777" w:rsidR="007C3E87" w:rsidRPr="005A7B55" w:rsidRDefault="007C3E87" w:rsidP="00063AB5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0712">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CERTAINTY OF</w:t>
             </w:r>
@@ -5099,51 +5062,50 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="4ACAB055" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C92532" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-4604"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1877"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5152,57 +5114,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA4B453" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5222,57 +5184,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A6A0BA" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2160"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
@@ -5291,91 +5253,90 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D70F1D5" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2447"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="316"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5384,57 +5345,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="70FA78BA" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2447"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="316"/>
@@ -5455,57 +5416,57 @@
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F67D9E" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="008F2487" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2447"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="316"/>
@@ -5528,58 +5489,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F2487">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -5721,85 +5682,83 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="344BC460" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDB7987" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-4604"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1877"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD22946" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2028"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="125"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
@@ -6250,85 +6209,83 @@
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="0B9714E4" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B95CEF" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-4604"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1877"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372F104C" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2028"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="125"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
@@ -6779,85 +6736,83 @@
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="64992F8B" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E092886" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-4604"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="1877"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="166"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00647147" w14:textId="77777777" w:rsidR="00223483" w:rsidRDefault="00223483" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2028"/>
                 <w:tab w:val="right" w:pos="4820"/>
                 <w:tab w:val="right" w:pos="6663"/>
                 <w:tab w:val="right" w:pos="8647"/>
                 <w:tab w:val="right" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="125"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
@@ -7302,51 +7257,50 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223483" w:rsidRPr="005A7B55" w14:paraId="1F785FFF" w14:textId="77777777" w:rsidTr="00AA4C63">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63C1DE41" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="00863D31" w:rsidRDefault="00223483" w:rsidP="004C096F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="993"/>
                 <w:tab w:val="right" w:pos="2835"/>
                 <w:tab w:val="right" w:pos="4395"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6379"/>
                 <w:tab w:val="right" w:pos="9498"/>
                 <w:tab w:val="right" w:pos="10915"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC35E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -7452,51 +7406,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FF50B9" w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223483" w:rsidRPr="005A7B55" w14:paraId="02F4208D" w14:textId="77777777" w:rsidTr="00AA4C63">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68078131" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="00F47D45" w:rsidRDefault="00403D5D" w:rsidP="009F0315">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DISTINGUISHING FEATURES</w:t>
@@ -7527,62 +7480,61 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E24223" w:rsidRPr="00E24223">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(required to confirm identification</w:t>
             </w:r>
             <w:r w:rsidR="009F0315">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA4C63">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>or attach photo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D30A8" w:rsidRPr="005A7B55" w14:paraId="6A5BFB82" w14:textId="77777777" w:rsidTr="00294014">
+      <w:tr w:rsidR="003D30A8" w:rsidRPr="005A7B55" w14:paraId="6A5BFB82" w14:textId="77777777" w:rsidTr="009F0315">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A917C57" w14:textId="77777777" w:rsidR="003D30A8" w:rsidRPr="0077753C" w:rsidRDefault="00FF50B9" w:rsidP="004C096F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7653,51 +7605,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223483" w:rsidRPr="005A7B55" w14:paraId="7593C813" w14:textId="77777777" w:rsidTr="00AA4C63">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65CC9C44" w14:textId="77777777" w:rsidR="00223483" w:rsidRPr="004D5187" w:rsidRDefault="00403D5D" w:rsidP="00403D5D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1985"/>
                 <w:tab w:val="right" w:pos="2019"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7708,63 +7659,62 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009F0315">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>animal ac</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>tivity and other relevant details</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24223">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D30A8" w:rsidRPr="005A7B55" w14:paraId="69A5496C" w14:textId="77777777" w:rsidTr="00294014">
+      <w:tr w:rsidR="003D30A8" w:rsidRPr="005A7B55" w14:paraId="69A5496C" w14:textId="77777777" w:rsidTr="009F0315">
         <w:trPr>
-          <w:trHeight w:val="981"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416F65E8" w14:textId="77777777" w:rsidR="003D30A8" w:rsidRPr="0077753C" w:rsidRDefault="00FF50B9" w:rsidP="004C096F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="-9323"/>
                 <w:tab w:val="left" w:pos="-993"/>
                 <w:tab w:val="left" w:pos="-851"/>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3119"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -8032,57 +7982,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="45C2E5CB" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00B57E57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4FEB">
@@ -8101,57 +8051,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="60F67649" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00B57E57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4FEB">
@@ -8170,57 +8120,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8252,57 +8202,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB4BF16" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00AA4C63">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8314,57 +8264,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="00137BB9" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00B57E57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="181"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8376,57 +8326,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -8461,57 +8411,57 @@
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF8DA40" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00EE7BA2" w:rsidP="00B57E57">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8540,57 +8490,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD989EF" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00367D32" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8612,57 +8562,57 @@
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="038D5E6F" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00367D32" w:rsidP="00B57E57">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8684,57 +8634,57 @@
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="616C7C2C" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -8749,57 +8699,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="19E49880" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="00EE7BA2" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -8821,57 +8771,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
@@ -8907,57 +8857,57 @@
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE7BA2" w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="34785F9E" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00EE7BA2" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8972,57 +8922,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F910FC" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -9037,57 +8987,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="560D4C31" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -9102,57 +9052,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5730D9ED" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -9167,57 +9117,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0825490B" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="004F4FEB" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -9232,57 +9182,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9310,57 +9260,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="75D8C10E" w14:textId="77777777" w:rsidR="00EE7BA2" w:rsidRPr="003B0796" w:rsidRDefault="00EE7BA2" w:rsidP="00EE7BA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="157"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -9375,57 +9325,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="2D859704" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
@@ -10168,57 +10118,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="06EAED0B" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="004F4FEB" w:rsidRDefault="002E53C6" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10235,57 +10185,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D947EE8" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="004F4FEB" w:rsidRDefault="002E53C6" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10302,57 +10252,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D58829" w14:textId="77777777" w:rsidR="00954E08" w:rsidRPr="00954E08" w:rsidRDefault="002E53C6" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10369,57 +10319,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -10450,57 +10400,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CB9019F" w14:textId="77777777" w:rsidR="00954E08" w:rsidRDefault="00954E08" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10517,57 +10467,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="108019BD" w14:textId="77777777" w:rsidR="00954E08" w:rsidRDefault="00954E08" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
@@ -10591,57 +10541,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D682D92" w14:textId="77777777" w:rsidR="00954E08" w:rsidRPr="00954E08" w:rsidRDefault="002E53C6" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
@@ -10665,57 +10615,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -10746,57 +10696,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E617375" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="004F4FEB" w:rsidRDefault="002E53C6" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10813,57 +10763,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B972D29" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="004F4FEB" w:rsidRDefault="002E53C6" w:rsidP="002E53C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10880,57 +10830,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AC800C" w14:textId="77777777" w:rsidR="002E53C6" w:rsidRPr="00954E08" w:rsidRDefault="003B0796" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -10947,57 +10897,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -11026,57 +10976,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="642CA487" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="00954E08" w:rsidRDefault="003B0796" w:rsidP="00954E08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="186"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -11100,57 +11050,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="481B2DD0" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
@@ -11454,57 +11404,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0095736B" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="003B0796" w:rsidP="003B0796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -11522,57 +11472,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="00796F1F" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="004F4FEB" w:rsidRDefault="003B0796" w:rsidP="003B0796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -11590,57 +11540,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -11672,57 +11622,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5958BFC6" w14:textId="77777777" w:rsidR="00FF50B9" w:rsidRDefault="00FF50B9" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -11740,57 +11690,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CC1E2C6" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="003B0796" w:rsidRDefault="00FF50B9" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -11808,57 +11758,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -11890,57 +11840,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="40E7A94C" w14:textId="77777777" w:rsidR="00FF50B9" w:rsidRDefault="00FF50B9" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -11958,57 +11908,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="12569F4E" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="003B0796" w:rsidRDefault="00FF50B9" w:rsidP="00FF50B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
@@ -12026,57 +11976,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -12106,57 +12056,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="6B1A9F11" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
@@ -12451,57 +12401,57 @@
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="21CD1969" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="003B0796" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="821"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="178"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12523,57 +12473,57 @@
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="54549434" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="00F74067" w:rsidRDefault="003B0796" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="821"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="178"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12588,57 +12538,57 @@
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC67E89" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="00EE7BA2" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="173"/>
@@ -12664,57 +12614,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12751,57 +12701,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="747E34E1" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="00EE7BA2" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="821"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="173"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12816,57 +12766,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BF8A42" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="00EE7BA2" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="172"/>
@@ -12892,57 +12842,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5727DCD1" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="00F74067" w:rsidRDefault="00EE7BA2" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="172"/>
@@ -12968,57 +12918,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13048,57 +12998,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4F0959" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="00F74067" w:rsidRDefault="003B0796" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="178"/>
@@ -13124,57 +13074,57 @@
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="72265A92" w14:textId="77777777" w:rsidR="003B0796" w:rsidRDefault="003B0796" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="178"/>
@@ -13200,57 +13150,57 @@
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="446D7891" w14:textId="77777777" w:rsidR="003B0796" w:rsidRPr="00F74067" w:rsidRDefault="00EE7BA2" w:rsidP="006C7DB1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="left" w:pos="2625"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -13270,57 +13220,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13356,57 +13306,57 @@
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003B0796" w:rsidRPr="00F74067">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="6DA5AB05" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
@@ -13756,57 +13706,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D1C3005" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -13832,57 +13782,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D6B1784" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="006C7DB1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -13901,81 +13851,80 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40720BC7" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="174"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13983,57 +13932,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="723AAFA0" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14060,57 +14009,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="50708143" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="006C7DB1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14137,81 +14086,80 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071BD62A" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2303"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="317"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14219,57 +14167,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F3AF2C" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2303"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14324,57 +14272,57 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C940161" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="007C3E87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2303"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -14401,137 +14349,136 @@
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2505AA46" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Not retained </w:t>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00922931">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="35870725" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
@@ -14545,113 +14492,110 @@
               <w:tabs>
                 <w:tab w:val="right" w:pos="2018"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1670FD" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2301"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="174"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DF95ABA" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00922931" w:rsidRDefault="00FC2EB8" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2303"/>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="317"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="321A499E" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00922931">
               <w:rPr>
@@ -14849,80 +14793,79 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F571D7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1449" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E8A268" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00F571D7" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="left" w:pos="2443"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="174"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other Museum/C</w:t>
@@ -14936,80 +14879,79 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F571D7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="pct"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BAB4FEA" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00F571D7" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="458"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Given to </w:t>
@@ -15030,137 +14972,136 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F571D7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66259F91" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00F571D7" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2161"/>
                 <w:tab w:val="left" w:pos="2625"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Retained by collector  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00F571D7">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367D32" w:rsidRPr="005A7B55" w14:paraId="40ABC73F" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
@@ -15267,51 +15208,50 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1449" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49F10D80" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="left" w:pos="2443"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="174"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Museum/C</w:t>
             </w:r>
@@ -15510,51 +15450,50 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="pct"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71C875BF" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2380"/>
                 <w:tab w:val="left" w:pos="2625"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
@@ -15752,51 +15691,50 @@
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42A4A070" w14:textId="77777777" w:rsidR="00FC2EB8" w:rsidRPr="00F571D7" w:rsidRDefault="00FC2EB8" w:rsidP="00FC2EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2161"/>
                 <w:tab w:val="left" w:pos="2625"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectors Reference No. </w:t>
             </w:r>
@@ -16227,57 +16165,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check158"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="01CD8AA4" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -16303,57 +16241,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check158"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="454C58CB" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -16372,57 +16310,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check158"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CF74BD4" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -16441,57 +16379,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check159"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5624B398" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -16510,57 +16448,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check160"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="590AB52B" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00C95A76" w:rsidRDefault="00E54551" w:rsidP="00E75527">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -16582,58 +16520,58 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check192"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -16668,57 +16606,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check162"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D98F685" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -16737,57 +16675,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check162"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="60360F60" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -16806,57 +16744,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14F8C585" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00C95A76" w:rsidRDefault="00E54551" w:rsidP="00E75527">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -16875,57 +16813,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="26BE4B85" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00E75527">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -16944,57 +16882,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D63FCBD" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00C95A76" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17013,57 +16951,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -17096,57 +17034,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5143348D" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -17165,57 +17103,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A43F312" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -17234,57 +17172,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BD0B7F4" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -17303,57 +17241,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="512DF13E" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -17372,57 +17310,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A8CBD0D" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00C95A76" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -17441,57 +17379,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -17524,57 +17462,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3588FED6" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17593,57 +17531,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check164"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A53A0C" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17662,57 +17600,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check163"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="54B0C430" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17731,57 +17669,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check191"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C633982" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17800,57 +17738,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check195"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A2026D" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -17869,57 +17807,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -17949,57 +17887,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B1DD05F" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00C95A76" w:rsidRDefault="00E54551" w:rsidP="00E54551">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="177"/>
@@ -18018,57 +17956,57 @@
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check161"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00C95A76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C95A76">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="568C3BAA" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
@@ -18418,57 +18356,57 @@
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A3C43B5" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00E54551" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -18488,57 +18426,57 @@
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14FE33C0" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="009F0315" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -18564,57 +18502,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7713FAAE" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00E54551" w:rsidP="00E54551">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -18634,57 +18572,57 @@
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18715,57 +18653,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="059EF082" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -18785,57 +18723,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D7D5DBB" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -18854,57 +18792,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D8192BF" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
@@ -18924,57 +18862,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19005,57 +18943,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F18A27B" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1458"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
@@ -19075,57 +19013,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1E1BDA" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1877"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19140,57 +19078,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="411F6BDD" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1877"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="175"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19205,57 +19143,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19281,57 +19219,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A9960A" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00500574">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1877"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="178"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19346,57 +19284,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEDF225" w14:textId="77777777" w:rsidR="00E54551" w:rsidRDefault="00481129" w:rsidP="001728B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="1878"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19416,57 +19354,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="026F60AB" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="001728B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="1878"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19486,57 +19424,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19567,57 +19505,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B49EB0A" w14:textId="77777777" w:rsidR="00E54551" w:rsidRPr="00E02AC6" w:rsidRDefault="00481129" w:rsidP="00E54551">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1418"/>
                 <w:tab w:val="right" w:pos="1878"/>
                 <w:tab w:val="right" w:pos="3544"/>
                 <w:tab w:val="right" w:pos="5812"/>
                 <w:tab w:val="right" w:pos="8222"/>
                 <w:tab w:val="right" w:pos="10206"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19637,57 +19575,57 @@
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E54551" w:rsidRPr="00E02AC6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7BA2" w:rsidRPr="005A7B55" w14:paraId="7293DA57" w14:textId="77777777" w:rsidTr="00EE7BA2">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
@@ -19919,51 +19857,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F66B8" w:rsidRPr="005A7B55" w14:paraId="13A095BA" w14:textId="77777777" w:rsidTr="00BC35E4">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D2C32AB" w14:textId="77777777" w:rsidR="007F66B8" w:rsidRPr="007F66B8" w:rsidRDefault="008F68D7" w:rsidP="001728B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1843"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Associated flora species, ecological communities, and other habitat </w:t>
             </w:r>
             <w:r w:rsidR="001728B4">
               <w:rPr>
                 <w:b/>
@@ -20061,51 +19998,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC35E4" w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D30A8" w:rsidRPr="005A7B55" w14:paraId="22494FCC" w14:textId="77777777" w:rsidTr="00367D32">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="129CBE9D" w14:textId="77777777" w:rsidR="003D30A8" w:rsidRPr="003D30A8" w:rsidRDefault="00BC35E4" w:rsidP="004C096F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1843"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -20170,51 +20106,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737121" w:rsidRPr="005A7B55" w14:paraId="66D24C6C" w14:textId="77777777" w:rsidTr="00737121">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="718718E0" w14:textId="77777777" w:rsidR="00737121" w:rsidRPr="003D30A8" w:rsidRDefault="00737121" w:rsidP="00737121">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1843"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B55">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FIRE HISTORY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737121" w:rsidRPr="005A7B55" w14:paraId="225A9D17" w14:textId="77777777" w:rsidTr="00367D32">
@@ -20418,57 +20353,57 @@
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00626FA0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -20476,57 +20411,57 @@
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00626FA0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -20534,109 +20469,109 @@
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00626FA0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> No signs of fire </w:t>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check190"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F24C8F">
-[...5 lines deleted...]
-            <w:r w:rsidR="00F24C8F">
+            <w:r w:rsidRPr="00626FA0">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00626FA0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4C63" w:rsidRPr="007C0712" w14:paraId="587C68B4" w14:textId="77777777" w:rsidTr="00954E08">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
@@ -21430,141 +21365,414 @@
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F571D7">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DFA020A" w14:textId="77777777" w:rsidR="00367D32" w:rsidRPr="00BC35E4" w:rsidRDefault="00367D32" w:rsidP="00BC35E4">
+    <w:p w14:paraId="3DFA020A" w14:textId="77777777" w:rsidR="00367D32" w:rsidRDefault="00367D32" w:rsidP="00BC35E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1418"/>
           <w:tab w:val="right" w:pos="3544"/>
           <w:tab w:val="right" w:pos="5812"/>
           <w:tab w:val="right" w:pos="8222"/>
           <w:tab w:val="right" w:pos="10206"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00367D32" w:rsidRPr="00BC35E4" w:rsidSect="00C30024">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="6D531631" w14:textId="77777777" w:rsidR="00424C29" w:rsidRDefault="00424C29" w:rsidP="00BC35E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADEFA03" w14:textId="77777777" w:rsidR="00424C29" w:rsidRDefault="00424C29" w:rsidP="00BC35E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD4326B" w14:textId="77777777" w:rsidR="00FA5BD0" w:rsidRDefault="00FA5BD0" w:rsidP="00FA5BD0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35729CD5" w14:textId="71D6785B" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Department of Biodiversity, Conservation and Attractions (DBCA) collects this personal information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> contact you in relation to your data submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F7739F" w14:textId="77777777" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181B3EE1" w14:textId="269F1A59" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>We may share this information with other organisations/individuals, through our data provision service (generally your personal information is redacted but this cannot be guaranteed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68480657" w14:textId="77777777" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E28382F" w14:textId="40C29C41" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If you choose not to provide name and contact details, we will not be able to contact you in relation to your data submission or acknowledge you as the data contributor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58003139" w14:textId="77777777" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6D42DB" w14:textId="04F12DE0" w:rsidR="00FA5BD0" w:rsidRPr="00FB2570" w:rsidRDefault="00FA5BD0" w:rsidP="00E4407A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For further details on how DBCA manage your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FB2570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Privacy Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please contact DBCA at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FB2570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>privacy@dbca.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FB2570">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CFBD3D" w14:textId="77777777" w:rsidR="00424C29" w:rsidRPr="00424C29" w:rsidRDefault="00424C29" w:rsidP="00BC35E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="1418"/>
+          <w:tab w:val="right" w:pos="3544"/>
+          <w:tab w:val="right" w:pos="5812"/>
+          <w:tab w:val="right" w:pos="8222"/>
+          <w:tab w:val="right" w:pos="10206"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00424C29" w:rsidRPr="00424C29" w:rsidSect="00C30024">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD9E1B6" w14:textId="77777777" w:rsidR="00851495" w:rsidRDefault="00851495">
+    <w:p w14:paraId="1A57FA05" w14:textId="77777777" w:rsidR="00400E1B" w:rsidRDefault="00400E1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A0CC889" w14:textId="77777777" w:rsidR="00851495" w:rsidRDefault="00851495">
+    <w:p w14:paraId="19A3550A" w14:textId="77777777" w:rsidR="00400E1B" w:rsidRDefault="00400E1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C019FF6" w14:textId="7C868A09" w:rsidR="006C7DB1" w:rsidRPr="00C30024" w:rsidRDefault="00693F19" w:rsidP="00C30024">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0867A828" wp14:editId="3A99DB2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6041390</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-24130</wp:posOffset>
@@ -21637,60 +21845,60 @@
                           </w:r>
                           <w:r w:rsidRPr="00C30024">
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> of 2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="0867A828" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="7DB745FE">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0867A828">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3dBKb4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjx0jY14hRdiwwD&#10;ugvQ7QNkWbaF2aJGKbGzrx8lO2m2vQ17EURSPjznkN7cjX3HDgqdBlPw5SLlTBkJlTZNwb993b1Z&#10;c+a8MJXowKiCH5Xjd9vXrzaDzVUGLXSVQkYgxuWDLXjrvc2TxMlW9cItwCpDxRqwF55CbJIKxUDo&#10;fZdkaXqdDICVRZDKOco+TkW+jfh1raT/XNdOedYVnLj5eGI8y3Am243IGxS21XKmIf6BRS+0oaZn&#10;qEfhBduj/guq1xLBQe0XEvoE6lpLFTWQmmX6h5rnVlgVtZA5zp5tcv8PVn46PNsvyPz4DkYaYBTh&#10;7BPI744ZeGiFadQ9IgytEhU1XgbLksG6fP40WO1yF0DK4SNUNGSx9xCBxhr74ArpZIROAzieTVej&#10;Z5KSN29X17dXnEkqZek6W8ehJCI/fWzR+fcKehYuBUeaaQQXhyfnAxmRn56EXgZ2uuviXDvzW4Ie&#10;hkwkH/hOzP1YjkxXs7KgpYTqSGoQpm2h7aZLC/iTs4E2peDux16g4qz7YMiR2+VqFVYrBqurm4wC&#10;vKyUlxVhJEEV3HM2XR/8tI57i7ppqdNpBvfk4k5HhS+sZvq0DVH4vLlh3S7j+Orl/9r+AgAA//8D&#10;AFBLAwQUAAYACAAAACEABLW8+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fo7AVoa4lQVassRKBFnN16SiHht2W4a/h73BMfVPs28KdeTGdiIPvSWJGRzAQypsbqnVkL9&#10;sZs9AgtRkVaDJZTwgwHW1fVVqQptz/SO4yG2LIVQKJSELkZXcB6aDo0Kc+uQ0u/LeqNiOn3LtVfn&#10;FG4Gngux4Eb1lBo65fC5w+b7cDISXHT75Yt/fdtsd6OoP/d13rdbKW9vps0TsIhT/IPhop/UoUpO&#10;R3siHdggYfWQ3SdUwuwuTbgAYrHMgB0l5CsBvCr5/wnVLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB3dBKb4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAEtbz43wAAAAoBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.4pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3dBKb4gEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjx0jY14hRdiwwD&#10;ugvQ7QNkWbaF2aJGKbGzrx8lO2m2vQ17EURSPjznkN7cjX3HDgqdBlPw5SLlTBkJlTZNwb993b1Z&#10;c+a8MJXowKiCH5Xjd9vXrzaDzVUGLXSVQkYgxuWDLXjrvc2TxMlW9cItwCpDxRqwF55CbJIKxUDo&#10;fZdkaXqdDICVRZDKOco+TkW+jfh1raT/XNdOedYVnLj5eGI8y3Am243IGxS21XKmIf6BRS+0oaZn&#10;qEfhBduj/guq1xLBQe0XEvoE6lpLFTWQmmX6h5rnVlgVtZA5zp5tcv8PVn46PNsvyPz4DkYaYBTh&#10;7BPI744ZeGiFadQ9IgytEhU1XgbLksG6fP40WO1yF0DK4SNUNGSx9xCBxhr74ArpZIROAzieTVej&#10;Z5KSN29X17dXnEkqZek6W8ehJCI/fWzR+fcKehYuBUeaaQQXhyfnAxmRn56EXgZ2uuviXDvzW4Ie&#10;hkwkH/hOzP1YjkxXs7KgpYTqSGoQpm2h7aZLC/iTs4E2peDux16g4qz7YMiR2+VqFVYrBqurm4wC&#10;vKyUlxVhJEEV3HM2XR/8tI57i7ppqdNpBvfk4k5HhS+sZvq0DVH4vLlh3S7j+Orl/9r+AgAA//8D&#10;AFBLAwQUAAYACAAAACEABLW8+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fo7AVoa4lQVassRKBFnN16SiHht2W4a/h73BMfVPs28KdeTGdiIPvSWJGRzAQypsbqnVkL9&#10;sZs9AgtRkVaDJZTwgwHW1fVVqQptz/SO4yG2LIVQKJSELkZXcB6aDo0Kc+uQ0u/LeqNiOn3LtVfn&#10;FG4Gngux4Eb1lBo65fC5w+b7cDISXHT75Yt/fdtsd6OoP/d13rdbKW9vps0TsIhT/IPhop/UoUpO&#10;R3siHdggYfWQ3SdUwuwuTbgAYrHMgB0l5CsBvCr5/wnVLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB3dBKb4gEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAEtbz43wAAAAoBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4788CF07" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                  <w:p w:rsidRPr="00C30024" w:rsidR="00C30024" w:rsidP="00C30024" w:rsidRDefault="00C30024" w14:paraId="6718FE53" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C30024">
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>age 2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00C30024">
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> of 2</w:t>
                     </w:r>
                   </w:p>
@@ -21759,51 +21967,51 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Species and Communities Branch, </w:t>
     </w:r>
     <w:r w:rsidR="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">DBCA, </w:t>
     </w:r>
     <w:r w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Locked Bag 104, Bentley Delivery Centre WA 6983</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EE4868D" w14:textId="594AA3AF" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00693F19" w:rsidP="00C30024">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B468A46" wp14:editId="69005253">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6041390</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-24130</wp:posOffset>
@@ -21864,60 +22072,60 @@
                           </w:pPr>
                           <w:r w:rsidRPr="00C30024">
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Page 1 of 2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="6B468A46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="6956DEE9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6B468A46">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB274mZ5AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bctE2NOEXXIsOA&#10;rhvQ9QNkWbaF2aJGKbGzrx8lJ2m23YpdBJGUH997pFe3Y9+xnUKnwRR8Pks5U0ZCpU1T8Jfvmw9L&#10;zpwXphIdGFXwvXL8dv3+3Wqwucqgha5SyAjEuHywBW+9t3mSONmqXrgZWGWoWAP2wlOITVKhGAi9&#10;75IsTa+SAbCyCFI5R9mHqcjXEb+ulfRf69opz7qCEzcfT4xnGc5kvRJ5g8K2Wh5oiDew6IU21PQE&#10;9SC8YFvU/0D1WiI4qP1MQp9AXWupogZSM0//UvPcCquiFjLH2ZNN7v/Byqfds/2GzI8fYaQBRhHO&#10;PoL84ZiB+1aYRt0hwtAqUVHjebAsGazLD58Gq13uAkg5fIGKhiy2HiLQWGMfXCGdjNBpAPuT6Wr0&#10;TFLy+mJxdXPJmaRSli6zZRxKIvLjxxad/6SgZ+FScKSZRnCxe3Q+kBH58UnoZWCjuy7OtTN/JOhh&#10;yETyge/E3I/lyHRV8IugLGgpodqTGoRpW2i76dIC/uJsoE0puPu5Fag46z4bcuRmvliE1YrB4vI6&#10;owDPK+V5RRhJUAX3nE3Xez+t49aiblrqdJzBHbm40VHhK6sDfdqGKPywuWHdzuP46vX/Wv8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEtbz43wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWjsBWhriVBVqyxEoEWc3XpKIeG3Zbhr+HvcEx9U+zbwp15MZ2Ig+9JYkZHMBDKmxuqdW&#10;Qv2xmz0CC1GRVoMllPCDAdbV9VWpCm3P9I7jIbYshVAolIQuRldwHpoOjQpz65DS78t6o2I6fcu1&#10;V+cUbgaeC7HgRvWUGjrl8LnD5vtwMhJcdPvli39922x3o6g/93Xet1spb2+mzROwiFP8g+Gin9Sh&#10;Sk5HeyId2CBh9ZDdJ1TC7C5NuABiscyAHSXkKwG8Kvn/CdUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHbviZnkAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAS1vPjfAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:475.7pt;margin-top:-1.9pt;width:57.85pt;height:16.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB274mZ5AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bctE2NOEXXIsOA&#10;rhvQ9QNkWbaF2aJGKbGzrx8lJ2m23YpdBJGUH997pFe3Y9+xnUKnwRR8Pks5U0ZCpU1T8Jfvmw9L&#10;zpwXphIdGFXwvXL8dv3+3Wqwucqgha5SyAjEuHywBW+9t3mSONmqXrgZWGWoWAP2wlOITVKhGAi9&#10;75IsTa+SAbCyCFI5R9mHqcjXEb+ulfRf69opz7qCEzcfT4xnGc5kvRJ5g8K2Wh5oiDew6IU21PQE&#10;9SC8YFvU/0D1WiI4qP1MQp9AXWupogZSM0//UvPcCquiFjLH2ZNN7v/Byqfds/2GzI8fYaQBRhHO&#10;PoL84ZiB+1aYRt0hwtAqUVHjebAsGazLD58Gq13uAkg5fIGKhiy2HiLQWGMfXCGdjNBpAPuT6Wr0&#10;TFLy+mJxdXPJmaRSli6zZRxKIvLjxxad/6SgZ+FScKSZRnCxe3Q+kBH58UnoZWCjuy7OtTN/JOhh&#10;yETyge/E3I/lyHRV8IugLGgpodqTGoRpW2i76dIC/uJsoE0puPu5Fag46z4bcuRmvliE1YrB4vI6&#10;owDPK+V5RRhJUAX3nE3Xez+t49aiblrqdJzBHbm40VHhK6sDfdqGKPywuWHdzuP46vX/Wv8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEtbz43wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWjsBWhriVBVqyxEoEWc3XpKIeG3Zbhr+HvcEx9U+zbwp15MZ2Ig+9JYkZHMBDKmxuqdW&#10;Qv2xmz0CC1GRVoMllPCDAdbV9VWpCm3P9I7jIbYshVAolIQuRldwHpoOjQpz65DS78t6o2I6fcu1&#10;V+cUbgaeC7HgRvWUGjrl8LnD5vtwMhJcdPvli39922x3o6g/93Xet1spb2+mzROwiFP8g+Gin9Sh&#10;Sk5HeyId2CBh9ZDdJ1TC7C5NuABiscyAHSXkKwG8Kvn/CdUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHbviZnkAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAS1vPjfAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FC1E2C5" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                  <w:p w:rsidRPr="00C30024" w:rsidR="00C30024" w:rsidP="00C30024" w:rsidRDefault="00C30024" w14:paraId="7CC3E329" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C30024">
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Page 1 of 2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00C30024" w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="18"/>
@@ -21965,82 +22173,330 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Species and Communities Branch, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">DBCA, </w:t>
     </w:r>
     <w:r w:rsidRPr="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Locked Bag 104, Bentley Delivery Centre WA 6983</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48B0B052" w14:textId="77777777" w:rsidR="00851495" w:rsidRDefault="00851495">
+    <w:p w14:paraId="4B3DD0E3" w14:textId="77777777" w:rsidR="00400E1B" w:rsidRDefault="00400E1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CC7189" w14:textId="77777777" w:rsidR="00851495" w:rsidRDefault="00851495">
+    <w:p w14:paraId="568D339C" w14:textId="77777777" w:rsidR="00400E1B" w:rsidRDefault="00400E1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C218019" w14:textId="631C6E4F" w:rsidR="00487987" w:rsidRPr="00181C9C" w:rsidRDefault="00693F19" w:rsidP="00181C9C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37AD481C" w14:textId="50C32912" w:rsidR="00950FA4" w:rsidRDefault="00950FA4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A0B8A41" wp14:editId="06C3ECBF">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="552450" cy="371475"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2089536231" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="552450" cy="371475"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1EE53DD1" w14:textId="5B813465" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00950FA4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A0B8A41" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.5pt;height:29.25pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7LBtDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayZu2MOEXWIsOA&#10;oi2QDj0rshwbkERBYmJnXz9KjpOt22nYRaZI+pF8fFrc9kazg/KhBVvy6STnTFkJVWt3Jf/+sv5w&#10;w1lAYSuhwaqSH1Xgt8v37xadK9QMGtCV8oxAbCg6V/IG0RVZFmSjjAgTcMpSsAZvBNLV77LKi47Q&#10;jc5mef4p68BXzoNUIZD3fgjyZcKvayXxqa6DQqZLTr1hOn06t/HMlgtR7LxwTStPbYh/6MKI1lLR&#10;M9S9QMH2vv0DyrTSQ4AaJxJMBnXdSpVmoGmm+ZtpNo1wKs1C5AR3pin8P1j5eNi4Z8+w/wI9LTAS&#10;0rlQBHLGefram/ilThnFicLjmTbVI5PknM9nV3OKSAp9vJ5eXc8jSnb52fmAXxUYFo2Se9pKIksc&#10;HgIOqWNKrGVh3WqdNqPtbw7CjJ7s0mG0sN/2rK2okbH7LVRHGsrDsO/g5Lql0g8i4LPwtGDqlkSL&#10;T3TUGrqSw8nirAH/42/+mE+8U5SzjgRTckuK5kx/s7SPqK1kTD/n85xufnRvR8PuzR2QDKf0IpxM&#10;ZsxDPZq1B/NKcl7FQhQSVlK5kuNo3uGgXHoOUq1WKYlk5AQ+2I2TETrSFbl86V+FdyfCkTb1CKOa&#10;RPGG9yE3/hncao/EflpKpHYg8sQ4STCt9fRcosZ/vaesy6Ne/gQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AECJHSLZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE6RAFOJUFVIP&#10;vbXl57yNlyQQr6PYbdM+PUsv5TLSaFYz35bzyfXqQGPoPBtIZwko4trbjhsD72/LhxxUiMgWe89k&#10;4EQB5tXtTYmF9Ufe0GEbGyUlHAo00MY4FFqHuiWHYeYHYsm+/Ogwih0bbUc8Srnr9WOSPGmHHctC&#10;iwO9tlT/bPfOQJctfEzpY7X8/nSpT8/rVXZeG3N/Ny1eQEWa4vUY/vAFHSph2vk926B6A/JIvKhk&#10;+bO4nYEsz0BXpf7PXv0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx+ywbQ0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQIkdItkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1EE53DD1" w14:textId="5B813465" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00950FA4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C218019" w14:textId="26B1ABD6" w:rsidR="00487987" w:rsidRPr="00181C9C" w:rsidRDefault="00950FA4" w:rsidP="00181C9C">
     <w:pPr>
       <w:spacing w:before="30" w:after="240"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0919EF50" wp14:editId="7F1C0B00">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="552450" cy="371475"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1925654504" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="552450" cy="371475"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6040CEB4" w14:textId="3146AB07" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00950FA4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0919EF50" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:43.5pt;height:29.25pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwLWcrDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypt2MOEXWIsOA&#10;oi2QDj0rshwbkERBYmJnXz9KjpOt22nYRaZI+pF8fFrc9kazg/KhBVvy6STnTFkJVWt3Jf/+sv7w&#10;ibOAwlZCg1UlP6rAb5fv3y06V6gZNKAr5RmB2FB0ruQNoiuyLMhGGREm4JSlYA3eCKSr32WVFx2h&#10;G53N8vw668BXzoNUIZD3fgjyZcKvayXxqa6DQqZLTr1hOn06t/HMlgtR7LxwTStPbYh/6MKI1lLR&#10;M9S9QMH2vv0DyrTSQ4AaJxJMBnXdSpVmoGmm+ZtpNo1wKs1C5AR3pin8P1j5eNi4Z8+w/wI9LTAS&#10;0rlQBHLGefram/ilThnFicLjmTbVI5PknM9nV3OKSAp9vJle3cwjSnb52fmAXxUYFo2Se9pKIksc&#10;HgIOqWNKrGVh3WqdNqPtbw7CjJ7s0mG0sN/2rK1Kfj12v4XqSEN5GPYdnFy3VPpBBHwWnhZM3ZJo&#10;8YmOWkNXcjhZnDXgf/zNH/OJd4py1pFgSm5J0Zzpb5b2EbWVjOnnfJ7TzY/u7WjYvbkDkuGUXoST&#10;yYx5qEez9mBeSc6rWIhCwkoqV3IczTsclEvPQarVKiWRjJzAB7txMkJHuiKXL/2r8O5EONKmHmFU&#10;kyje8D7kxj+DW+2R2E9LidQORJ4YJwmmtZ6eS9T4r/eUdXnUy58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAiR0i2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBOkQBTiVBVS&#10;D7215ee8jZckEK+j2G3TPj1LL+Uy0mhWM9+W88n16kBj6DwbSGcJKOLa244bA+9vy4ccVIjIFnvP&#10;ZOBEAebV7U2JhfVH3tBhGxslJRwKNNDGOBRah7olh2HmB2LJvvzoMIodG21HPEq56/Vjkjxphx3L&#10;QosDvbZU/2z3zkCXLXxM6WO1/P50qU/P61V2XhtzfzctXkBFmuL1GP7wBR0qYdr5PdugegPySLyo&#10;ZPmzuJ2BLM9AV6X+z179AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHAtZysOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAECJHSLZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6040CEB4" w14:textId="3146AB07" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00950FA4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00693F19">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782A722A" wp14:editId="70FE33F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4860925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-26670</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1838960" cy="384810"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -22064,112 +22520,95 @@
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="0C339080" w14:textId="77777777" w:rsidR="00181C9C" w:rsidRPr="00181C9C" w:rsidRDefault="00181C9C" w:rsidP="00181C9C">
                           <w:pPr>
                             <w:autoSpaceDE w:val="0"/>
                             <w:autoSpaceDN w:val="0"/>
                             <w:adjustRightInd w:val="0"/>
                             <w:spacing w:before="120" w:after="120"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Database </w:t>
-[...8 lines deleted...]
-                            <w:t>N</w:t>
+                            <w:t>Database N</w:t>
                           </w:r>
                           <w:r w:rsidRPr="008706C1">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>o:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="008706C1">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>_</w:t>
-[...7 lines deleted...]
-                            <w:t>_____________</w:t>
+                            <w:t>______________</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="782A722A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2455BA57">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="782A722A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.3pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2QSiBFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk84x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lJ2nQbS/D/CCIJnVIHh4ub/rWsINCr8GWfDIac6ashErbXcm/f9u8&#10;yTnzQdhKGLCq5I/K85vV61fLzhVqCg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUJWcN2IpAJu6yCkVH&#10;6K3JpuPxddYBVg5BKu/p793g5KuEX9dKhi917VVgpuRUW0gnpnMbz2y1FMUOhWu0PJYh/qGKVmhL&#10;Sc9QdyIItkf9G1SrJYKHOowktBnUtZYq9UDdTMYvunlohFOpFyLHuzNN/v/Bys+HB/cVWejfQU8D&#10;TE14dw/yh2cW1o2wO3WLCF2jREWJJ5GyrHO+OD6NVPvCR5Bt9wkqGrLYB0hAfY1tZIX6ZIROA3g8&#10;k676wGRMmV/li2tySfJd5bN8kqaSieL02qEPHxS0LF5KjjTUhC4O9z7EakRxConJPBhdbbQxycDd&#10;dm2QHQQJYJO+1MCLMGNZV/LFfDofCPgrxDh9f4JodSAlG92WPD8HiSLS9t5WSWdBaDPcqWRjjzxG&#10;6gYSQ7/tKTDyuYXqkRhFGBRLG0aXBvAXZx2pteT+516g4sx8tDSVxWQ2i/JOxmz+dkoGXnq2lx5h&#10;JUGVPHA2XNdhWIm9Q71rKNNJB7c0yY1OJD9XdaybFJm4P25PlPylnaKed3z1BAAA//8DAFBLAwQU&#10;AAYACAAAACEAgIVyHd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gWB&#10;A8VpFbJBLRKnnkjp3cRLEjVep7GB8Pc1p3JczdPM23w92k6cafCtY4T5LAFBXDnTco2w/9pO30D4&#10;oNnozjEhXMnDunh8yHVm3IV3dC5DLWIJ+0wjNCH0mZS+ashqP3M9ccyObrA6xHOopRn0JZbbTi6S&#10;JJVWtxwXGt3TpqHqpzxZhPS3fJl8fpsJ767bj6Gyymz2CvH5aXxfgQg0hn8YbvpRHYrodHAnNl50&#10;CK+pUhFFmC4XIG5AotQcxAFBpUuQRS7vXyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADZBKIEVAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAICFch3eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.3pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2QSiBFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk84x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lJ2nQbS/D/CCIJnVIHh4ub/rWsINCr8GWfDIac6ashErbXcm/f9u8&#10;yTnzQdhKGLCq5I/K85vV61fLzhVqCg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUJWcN2IpAJu6yCkVH&#10;6K3JpuPxddYBVg5BKu/p793g5KuEX9dKhi917VVgpuRUW0gnpnMbz2y1FMUOhWu0PJYh/qGKVmhL&#10;Sc9QdyIItkf9G1SrJYKHOowktBnUtZYq9UDdTMYvunlohFOpFyLHuzNN/v/Bys+HB/cVWejfQU8D&#10;TE14dw/yh2cW1o2wO3WLCF2jREWJJ5GyrHO+OD6NVPvCR5Bt9wkqGrLYB0hAfY1tZIX6ZIROA3g8&#10;k676wGRMmV/li2tySfJd5bN8kqaSieL02qEPHxS0LF5KjjTUhC4O9z7EakRxConJPBhdbbQxycDd&#10;dm2QHQQJYJO+1MCLMGNZV/LFfDofCPgrxDh9f4JodSAlG92WPD8HiSLS9t5WSWdBaDPcqWRjjzxG&#10;6gYSQ7/tKTDyuYXqkRhFGBRLG0aXBvAXZx2pteT+516g4sx8tDSVxWQ2i/JOxmz+dkoGXnq2lx5h&#10;JUGVPHA2XNdhWIm9Q71rKNNJB7c0yY1OJD9XdaybFJm4P25PlPylnaKed3z1BAAA//8DAFBLAwQU&#10;AAYACAAAACEAgIVyHd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6gWB&#10;A8VpFbJBLRKnnkjp3cRLEjVep7GB8Pc1p3JczdPM23w92k6cafCtY4T5LAFBXDnTco2w/9pO30D4&#10;oNnozjEhXMnDunh8yHVm3IV3dC5DLWIJ+0wjNCH0mZS+ashqP3M9ccyObrA6xHOopRn0JZbbTi6S&#10;JJVWtxwXGt3TpqHqpzxZhPS3fJl8fpsJ767bj6Gyymz2CvH5aXxfgQg0hn8YbvpRHYrodHAnNl50&#10;CK+pUhFFmC4XIG5AotQcxAFBpUuQRS7vXyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADZBKIEVAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAICFch3eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C339080" w14:textId="77777777" w:rsidR="00181C9C" w:rsidRPr="00181C9C" w:rsidRDefault="00181C9C" w:rsidP="00181C9C">
+                  <w:p w:rsidRPr="00181C9C" w:rsidR="00181C9C" w:rsidP="00181C9C" w:rsidRDefault="00181C9C" w14:paraId="59F3DB4D" w14:textId="77777777">
                     <w:pPr>
                       <w:autoSpaceDE w:val="0"/>
                       <w:autoSpaceDN w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:spacing w:before="120" w:after="120"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Database </w:t>
                     </w:r>
                     <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
@@ -22185,51 +22624,51 @@
                       <w:t>o:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>_</w:t>
                     </w:r>
                     <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>_____________</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00693F19">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F6A9F23" wp14:editId="233E4C1E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-108585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-271780</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2231390" cy="680720"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 15"/>
                   <pic:cNvPicPr>
@@ -22282,64 +22721,183 @@
       </w:rPr>
       <w:t>Fauna</w:t>
     </w:r>
     <w:r w:rsidR="00487987">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A05BEC" w:rsidRPr="00A05BEC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
       <w:t>Report Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1491F2A8" w14:textId="514F047C" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00693F19" w:rsidP="00C30024">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1491F2A8" w14:textId="51A17246" w:rsidR="00C30024" w:rsidRPr="00C30024" w:rsidRDefault="00950FA4" w:rsidP="00C30024">
     <w:pPr>
       <w:spacing w:before="30" w:after="240"/>
       <w:ind w:right="-11"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39A9D354" wp14:editId="739D8A55">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="552450" cy="371475"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="87192098" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="552450" cy="371475"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38326AD1" w14:textId="01389AF6" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00950FA4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="39A9D354" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:43.5pt;height:29.25pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUwJQDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azZO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrc9VqRo3C+BVPRYpJTIgyHujX7in5/WX+4&#10;pcQHZmqmwIiKnoSnd8v37xadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4BXt89qxzpE&#10;1yqb5vmnrANXWwdceI/ehyFIlwlfSsHDk5ReBKIqir2FdLp07uKZLRes3Dtmm5af22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmK/M0024ZZkWZBcry90OT/Hyx/PG7tsyOh/wI9LjAS&#10;0llfenTGeXrpdPxipwTjSOHpQpvoA+HonM+nszlGOIY+3hSzm3lEya4/W+fDVwGaRKOiDreSyGLH&#10;jQ9D6pgSaxlYt0qlzSjzmwMxoye7dhit0O960tYVnY3d76A+4VAOhn17y9ctlt4wH56ZwwVjtyja&#10;8ISHVNBVFM4WJQ24H3/zx3zkHaOUdCiYihpUNCXqm8F9RG0lo/icz3O8udG9Gw1z0PeAMizwRVie&#10;zJgX1GhKB/oV5byKhTDEDMdyFQ2jeR8G5eJz4GK1SkkoI8vCxmwtj9CRrsjlS//KnD0THnBTjzCq&#10;iZVveB9y45/erg4B2U9LidQORJ4ZRwmmtZ6fS9T4r/eUdX3Uy58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAiR0i2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBOkQBTiVBVS&#10;D7215ee8jZckEK+j2G3TPj1LL+Uy0mhWM9+W88n16kBj6DwbSGcJKOLa244bA+9vy4ccVIjIFnvP&#10;ZOBEAebV7U2JhfVH3tBhGxslJRwKNNDGOBRah7olh2HmB2LJvvzoMIodG21HPEq56/Vjkjxphx3L&#10;QosDvbZU/2z3zkCXLXxM6WO1/P50qU/P61V2XhtzfzctXkBFmuL1GP7wBR0qYdr5PdugegPySLyo&#10;ZPmzuJ2BLM9AV6X+z179AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKpTAlAOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAECJHSLZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="38326AD1" w14:textId="01389AF6" w:rsidR="00950FA4" w:rsidRPr="00950FA4" w:rsidRDefault="00950FA4" w:rsidP="00950FA4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00950FA4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00693F19">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BAAC0FB" wp14:editId="5C089BD4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4860925</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-26670</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1838960" cy="384810"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -22363,112 +22921,95 @@
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="19562FA0" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
                           <w:pPr>
                             <w:autoSpaceDE w:val="0"/>
                             <w:autoSpaceDN w:val="0"/>
                             <w:adjustRightInd w:val="0"/>
                             <w:spacing w:before="120" w:after="120"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Database </w:t>
-[...8 lines deleted...]
-                            <w:t>N</w:t>
+                            <w:t>Database N</w:t>
                           </w:r>
                           <w:r w:rsidRPr="008706C1">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>o:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="008706C1">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>_</w:t>
-[...7 lines deleted...]
-                            <w:t>_____________</w:t>
+                            <w:t>______________</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="0BAAC0FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="65535E2E">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0BAAC0FB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5snVtGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk84x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lJ2nQbS/D/CCIJnVIHh4ub/rWsINCr8GWfDIac6ashErbXcm/f9u8&#10;yTnzQdhKGLCq5I/K85vV61fLzhVqCg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUJWcN2IpAJu6yCkVH&#10;6K3JpuPxddYBVg5BKu/p793g5KuEX9dKhi917VVgpuRUW0gnpnMbz2y1FMUOhWu0PJYh/qGKVmhL&#10;Sc9QdyIItkf9G1SrJYKHOowktBnUtZYq9UDdTMYvunlohFOpFyLHuzNN/v/Bys+HB/cVWejfQU8D&#10;TE14dw/yh2cW1o2wO3WLCF2jREWJJ5GyrHO+OD6NVPvCR5Bt9wkqGrLYB0hAfY1tZIX6ZIROA3g8&#10;k676wGRMmV/li2tySfJd5bN8kqaSieL02qEPHxS0LF5KjjTUhC4O9z7EakRxConJPBhdbbQxycDd&#10;dm2QHQQJYJO+1MCLMGNZV/LFfDofCPgrxDh9f4JodSAlG92WPD8HiSLS9t5WSWdBaDPcqWRjjzxG&#10;6gYSQ7/tma5KPo0JIq1bqB6JWIRBuLRodGkAf3HWkWhL7n/uBSrOzEdLw1lMZrOo8mTM5m+nZOCl&#10;Z3vpEVYSVMkDZ8N1HYbN2DvUu4YyneRwSwPd6MT1c1XH8kmYaQTHJYrKv7RT1POqr54AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCAhXId3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1lbqBYEDxWkVskEtEqeeSOndxEsSNV6nsYHw9zWnclzN08zbfD3aTpxp8K1jhPksAUFcOdNyjbD/&#10;2k7fQPig2ejOMSFcycO6eHzIdWbchXd0LkMtYgn7TCM0IfSZlL5qyGo/cz1xzI5usDrEc6ilGfQl&#10;lttOLpIklVa3HBca3dOmoeqnPFmE9Ld8mXx+mwnvrtuPobLKbPYK8flpfF+BCDSGfxhu+lEdiuh0&#10;cCc2XnQIr6lSEUWYLhcgbkCi1BzEAUGlS5BFLu9fKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAubJ1bRoCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgIVyHd4AAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+            <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:382.75pt;margin-top:-2.1pt;width:144.8pt;height:30.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5snVtGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk84x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lJ2nQbS/D/CCIJnVIHh4ub/rWsINCr8GWfDIac6ashErbXcm/f9u8&#10;yTnzQdhKGLCq5I/K85vV61fLzhVqCg2YSiEjEOuLzpW8CcEVWeZlo1rhR+CUJWcN2IpAJu6yCkVH&#10;6K3JpuPxddYBVg5BKu/p793g5KuEX9dKhi917VVgpuRUW0gnpnMbz2y1FMUOhWu0PJYh/qGKVmhL&#10;Sc9QdyIItkf9G1SrJYKHOowktBnUtZYq9UDdTMYvunlohFOpFyLHuzNN/v/Bys+HB/cVWejfQU8D&#10;TE14dw/yh2cW1o2wO3WLCF2jREWJJ5GyrHO+OD6NVPvCR5Bt9wkqGrLYB0hAfY1tZIX6ZIROA3g8&#10;k676wGRMmV/li2tySfJd5bN8kqaSieL02qEPHxS0LF5KjjTUhC4O9z7EakRxConJPBhdbbQxycDd&#10;dm2QHQQJYJO+1MCLMGNZV/LFfDofCPgrxDh9f4JodSAlG92WPD8HiSLS9t5WSWdBaDPcqWRjjzxG&#10;6gYSQ7/tma5KPo0JIq1bqB6JWIRBuLRodGkAf3HWkWhL7n/uBSrOzEdLw1lMZrOo8mTM5m+nZOCl&#10;Z3vpEVYSVMkDZ8N1HYbN2DvUu4YyneRwSwPd6MT1c1XH8kmYaQTHJYrKv7RT1POqr54AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCAhXId3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1lbqBYEDxWkVskEtEqeeSOndxEsSNV6nsYHw9zWnclzN08zbfD3aTpxp8K1jhPksAUFcOdNyjbD/&#10;2k7fQPig2ejOMSFcycO6eHzIdWbchXd0LkMtYgn7TCM0IfSZlL5qyGo/cz1xzI5usDrEc6ilGfQl&#10;lttOLpIklVa3HBca3dOmoeqnPFmE9Ld8mXx+mwnvrtuPobLKbPYK8flpfF+BCDSGfxhu+lEdiuh0&#10;cCc2XnQIr6lSEUWYLhcgbkCi1BzEAUGlS5BFLu9fKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAubJ1bRoCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgIVyHd4AAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19562FA0" w14:textId="77777777" w:rsidR="00C30024" w:rsidRPr="00181C9C" w:rsidRDefault="00C30024" w:rsidP="00C30024">
+                  <w:p w:rsidRPr="00181C9C" w:rsidR="00C30024" w:rsidP="00C30024" w:rsidRDefault="00C30024" w14:paraId="2F47BB9D" w14:textId="77777777">
                     <w:pPr>
                       <w:autoSpaceDE w:val="0"/>
                       <w:autoSpaceDN w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:spacing w:before="120" w:after="120"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Database </w:t>
                     </w:r>
                     <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
@@ -22484,51 +23025,51 @@
                       <w:t>o:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>_</w:t>
                     </w:r>
                     <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="008706C1">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>_____________</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00693F19">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BA045F" wp14:editId="20C2C31C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-108585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-271780</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2231390" cy="680720"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="19" name="Picture 19"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 19"/>
                   <pic:cNvPicPr>
@@ -22582,62 +23123,58 @@
       <w:t>Fauna</w:t>
     </w:r>
     <w:r w:rsidR="00C30024">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="34"/>
         <w:szCs w:val="34"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C30024" w:rsidRPr="00A05BEC">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="34"/>
       </w:rPr>
       <w:t>Report Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
-[...1 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="454"/>
   <w:displayHorizontalDrawingGridEvery w:val="8"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -22772,132 +23309,135 @@
     <w:rsid w:val="00217607"/>
     <w:rsid w:val="00223483"/>
     <w:rsid w:val="00227B52"/>
     <w:rsid w:val="0023090C"/>
     <w:rsid w:val="0023527B"/>
     <w:rsid w:val="00236B2F"/>
     <w:rsid w:val="00240691"/>
     <w:rsid w:val="00247E31"/>
     <w:rsid w:val="0025052E"/>
     <w:rsid w:val="0025080E"/>
     <w:rsid w:val="00253A5B"/>
     <w:rsid w:val="0025492E"/>
     <w:rsid w:val="00255814"/>
     <w:rsid w:val="00261C50"/>
     <w:rsid w:val="002668E5"/>
     <w:rsid w:val="00271E99"/>
     <w:rsid w:val="00273208"/>
     <w:rsid w:val="00274EDD"/>
     <w:rsid w:val="002758A6"/>
     <w:rsid w:val="002812BD"/>
     <w:rsid w:val="002817B4"/>
     <w:rsid w:val="002827DC"/>
     <w:rsid w:val="00284C62"/>
     <w:rsid w:val="00290277"/>
     <w:rsid w:val="00293BD4"/>
-    <w:rsid w:val="00294014"/>
     <w:rsid w:val="00296B7A"/>
     <w:rsid w:val="0029711A"/>
     <w:rsid w:val="002A17A6"/>
     <w:rsid w:val="002B12A0"/>
     <w:rsid w:val="002B340E"/>
     <w:rsid w:val="002B5CE2"/>
+    <w:rsid w:val="002C4B48"/>
     <w:rsid w:val="002E323A"/>
     <w:rsid w:val="002E53C6"/>
     <w:rsid w:val="002E5E71"/>
     <w:rsid w:val="002E7E61"/>
     <w:rsid w:val="002F71B3"/>
     <w:rsid w:val="002F7FD9"/>
     <w:rsid w:val="003012EC"/>
     <w:rsid w:val="00301D12"/>
     <w:rsid w:val="003036F1"/>
     <w:rsid w:val="00303B7D"/>
     <w:rsid w:val="003069E2"/>
     <w:rsid w:val="003111B3"/>
     <w:rsid w:val="0031249B"/>
     <w:rsid w:val="00313946"/>
     <w:rsid w:val="00316753"/>
     <w:rsid w:val="00320D88"/>
     <w:rsid w:val="0032253D"/>
     <w:rsid w:val="003267EF"/>
     <w:rsid w:val="00333A6A"/>
     <w:rsid w:val="0033556C"/>
     <w:rsid w:val="0033694F"/>
     <w:rsid w:val="00340208"/>
     <w:rsid w:val="003420A9"/>
     <w:rsid w:val="0034215A"/>
     <w:rsid w:val="003442EA"/>
     <w:rsid w:val="003456B4"/>
     <w:rsid w:val="0034639D"/>
     <w:rsid w:val="0035555A"/>
     <w:rsid w:val="00355708"/>
     <w:rsid w:val="00355DA6"/>
     <w:rsid w:val="00363DEB"/>
     <w:rsid w:val="00364D8B"/>
     <w:rsid w:val="00366769"/>
     <w:rsid w:val="0036757E"/>
     <w:rsid w:val="00367D32"/>
     <w:rsid w:val="00370E52"/>
     <w:rsid w:val="00374375"/>
     <w:rsid w:val="003760C9"/>
     <w:rsid w:val="00382949"/>
     <w:rsid w:val="00383429"/>
     <w:rsid w:val="00383AF5"/>
     <w:rsid w:val="00394C36"/>
     <w:rsid w:val="00394D06"/>
     <w:rsid w:val="003A322F"/>
     <w:rsid w:val="003A7311"/>
     <w:rsid w:val="003B0796"/>
+    <w:rsid w:val="003B362D"/>
     <w:rsid w:val="003C1F0D"/>
     <w:rsid w:val="003C1FF8"/>
     <w:rsid w:val="003C29F0"/>
     <w:rsid w:val="003C3C2F"/>
     <w:rsid w:val="003C6030"/>
     <w:rsid w:val="003D07EE"/>
     <w:rsid w:val="003D30A8"/>
     <w:rsid w:val="003D50D1"/>
     <w:rsid w:val="003D640A"/>
     <w:rsid w:val="003E0A24"/>
     <w:rsid w:val="003E4153"/>
     <w:rsid w:val="003E487B"/>
     <w:rsid w:val="003E4D69"/>
     <w:rsid w:val="003E5C3A"/>
     <w:rsid w:val="003F0C3E"/>
     <w:rsid w:val="003F222C"/>
     <w:rsid w:val="003F41F2"/>
     <w:rsid w:val="003F476F"/>
     <w:rsid w:val="003F5DE7"/>
     <w:rsid w:val="003F7BBA"/>
+    <w:rsid w:val="00400E1B"/>
     <w:rsid w:val="00401D91"/>
     <w:rsid w:val="00403D5D"/>
     <w:rsid w:val="0040596F"/>
     <w:rsid w:val="00407343"/>
     <w:rsid w:val="0041029B"/>
     <w:rsid w:val="00412875"/>
     <w:rsid w:val="004139BC"/>
     <w:rsid w:val="004148AD"/>
     <w:rsid w:val="00421A56"/>
+    <w:rsid w:val="00424C29"/>
     <w:rsid w:val="004330B7"/>
     <w:rsid w:val="00434A35"/>
     <w:rsid w:val="00435217"/>
     <w:rsid w:val="00441856"/>
     <w:rsid w:val="004431ED"/>
     <w:rsid w:val="004439CE"/>
     <w:rsid w:val="00444E05"/>
     <w:rsid w:val="00445357"/>
     <w:rsid w:val="004457EC"/>
     <w:rsid w:val="00450309"/>
     <w:rsid w:val="004528F5"/>
     <w:rsid w:val="0045520D"/>
     <w:rsid w:val="00455D2F"/>
     <w:rsid w:val="004564A4"/>
     <w:rsid w:val="0045668D"/>
     <w:rsid w:val="00457E1C"/>
     <w:rsid w:val="0046000D"/>
     <w:rsid w:val="00461366"/>
     <w:rsid w:val="00461A0F"/>
     <w:rsid w:val="00464498"/>
     <w:rsid w:val="00475B66"/>
     <w:rsid w:val="004771FE"/>
     <w:rsid w:val="00477E45"/>
     <w:rsid w:val="00481129"/>
     <w:rsid w:val="00486111"/>
@@ -23033,90 +23573,88 @@
     <w:rsid w:val="007235A4"/>
     <w:rsid w:val="00727F53"/>
     <w:rsid w:val="00732296"/>
     <w:rsid w:val="00733327"/>
     <w:rsid w:val="00737121"/>
     <w:rsid w:val="007377C0"/>
     <w:rsid w:val="00742F13"/>
     <w:rsid w:val="00754BB7"/>
     <w:rsid w:val="00760075"/>
     <w:rsid w:val="0076071C"/>
     <w:rsid w:val="0076078E"/>
     <w:rsid w:val="00760BE7"/>
     <w:rsid w:val="0076561E"/>
     <w:rsid w:val="00766CE7"/>
     <w:rsid w:val="00766EC4"/>
     <w:rsid w:val="00766EF8"/>
     <w:rsid w:val="00774FCE"/>
     <w:rsid w:val="0077753C"/>
     <w:rsid w:val="00777CB4"/>
     <w:rsid w:val="0078009B"/>
     <w:rsid w:val="007807A1"/>
     <w:rsid w:val="00783041"/>
     <w:rsid w:val="007871B2"/>
     <w:rsid w:val="0079218E"/>
     <w:rsid w:val="007926BA"/>
-    <w:rsid w:val="007A03A8"/>
     <w:rsid w:val="007A0B34"/>
     <w:rsid w:val="007A75F0"/>
     <w:rsid w:val="007B15A4"/>
     <w:rsid w:val="007B3485"/>
     <w:rsid w:val="007B3C85"/>
     <w:rsid w:val="007C1629"/>
     <w:rsid w:val="007C2490"/>
     <w:rsid w:val="007C2DD5"/>
     <w:rsid w:val="007C3E87"/>
     <w:rsid w:val="007C4B98"/>
     <w:rsid w:val="007C6299"/>
     <w:rsid w:val="007D01DC"/>
     <w:rsid w:val="007D0658"/>
     <w:rsid w:val="007D3C40"/>
     <w:rsid w:val="007E5B63"/>
     <w:rsid w:val="007F124E"/>
     <w:rsid w:val="007F1382"/>
     <w:rsid w:val="007F2164"/>
     <w:rsid w:val="007F3EAE"/>
     <w:rsid w:val="007F47C4"/>
     <w:rsid w:val="007F66B8"/>
     <w:rsid w:val="008003B0"/>
     <w:rsid w:val="008033EF"/>
     <w:rsid w:val="00805A3C"/>
     <w:rsid w:val="00813318"/>
     <w:rsid w:val="00813343"/>
     <w:rsid w:val="0081347E"/>
     <w:rsid w:val="008135A2"/>
     <w:rsid w:val="00814037"/>
     <w:rsid w:val="00817248"/>
     <w:rsid w:val="00820A43"/>
     <w:rsid w:val="008226CA"/>
     <w:rsid w:val="00835739"/>
     <w:rsid w:val="0083781E"/>
     <w:rsid w:val="00840AA8"/>
     <w:rsid w:val="008443B6"/>
     <w:rsid w:val="0084585B"/>
     <w:rsid w:val="00850CDF"/>
-    <w:rsid w:val="00851495"/>
     <w:rsid w:val="00862B07"/>
     <w:rsid w:val="00863D31"/>
     <w:rsid w:val="0086659D"/>
     <w:rsid w:val="00871D8C"/>
     <w:rsid w:val="008723DD"/>
     <w:rsid w:val="00872F79"/>
     <w:rsid w:val="0087438C"/>
     <w:rsid w:val="00875F23"/>
     <w:rsid w:val="00881671"/>
     <w:rsid w:val="00884624"/>
     <w:rsid w:val="008936F5"/>
     <w:rsid w:val="00896ED0"/>
     <w:rsid w:val="008A16C5"/>
     <w:rsid w:val="008A2C3C"/>
     <w:rsid w:val="008A6720"/>
     <w:rsid w:val="008B389F"/>
     <w:rsid w:val="008B55DB"/>
     <w:rsid w:val="008B5C30"/>
     <w:rsid w:val="008B61B2"/>
     <w:rsid w:val="008C0F90"/>
     <w:rsid w:val="008C1C22"/>
     <w:rsid w:val="008C25A3"/>
     <w:rsid w:val="008C374C"/>
     <w:rsid w:val="008C43FB"/>
     <w:rsid w:val="008D002E"/>
@@ -23131,50 +23669,51 @@
     <w:rsid w:val="008F2487"/>
     <w:rsid w:val="008F2777"/>
     <w:rsid w:val="008F280F"/>
     <w:rsid w:val="008F52B4"/>
     <w:rsid w:val="008F68D7"/>
     <w:rsid w:val="0090282B"/>
     <w:rsid w:val="00906AAA"/>
     <w:rsid w:val="009140E1"/>
     <w:rsid w:val="00921157"/>
     <w:rsid w:val="00922931"/>
     <w:rsid w:val="009236A0"/>
     <w:rsid w:val="00923B62"/>
     <w:rsid w:val="0092650D"/>
     <w:rsid w:val="00926BC0"/>
     <w:rsid w:val="00931FEC"/>
     <w:rsid w:val="0093207D"/>
     <w:rsid w:val="0093438A"/>
     <w:rsid w:val="009363E3"/>
     <w:rsid w:val="00937262"/>
     <w:rsid w:val="00942EBE"/>
     <w:rsid w:val="00943E24"/>
     <w:rsid w:val="00944203"/>
     <w:rsid w:val="00944DF9"/>
     <w:rsid w:val="00950479"/>
     <w:rsid w:val="00950800"/>
+    <w:rsid w:val="00950FA4"/>
     <w:rsid w:val="00954E08"/>
     <w:rsid w:val="0096011C"/>
     <w:rsid w:val="00962712"/>
     <w:rsid w:val="00967EBA"/>
     <w:rsid w:val="0097185F"/>
     <w:rsid w:val="0097384C"/>
     <w:rsid w:val="0097682A"/>
     <w:rsid w:val="00976A9D"/>
     <w:rsid w:val="00976DB4"/>
     <w:rsid w:val="009779FF"/>
     <w:rsid w:val="00980A8B"/>
     <w:rsid w:val="00981BF8"/>
     <w:rsid w:val="00984329"/>
     <w:rsid w:val="00984492"/>
     <w:rsid w:val="0098586F"/>
     <w:rsid w:val="009948ED"/>
     <w:rsid w:val="009A0E9F"/>
     <w:rsid w:val="009A0EEC"/>
     <w:rsid w:val="009A2A5E"/>
     <w:rsid w:val="009B2377"/>
     <w:rsid w:val="009C1CD8"/>
     <w:rsid w:val="009C3F2A"/>
     <w:rsid w:val="009D3647"/>
     <w:rsid w:val="009D479D"/>
     <w:rsid w:val="009D6BB7"/>
@@ -23366,99 +23905,102 @@
     <w:rsid w:val="00D00755"/>
     <w:rsid w:val="00D02D89"/>
     <w:rsid w:val="00D04F8C"/>
     <w:rsid w:val="00D05424"/>
     <w:rsid w:val="00D12AEF"/>
     <w:rsid w:val="00D14BAA"/>
     <w:rsid w:val="00D14DBE"/>
     <w:rsid w:val="00D17199"/>
     <w:rsid w:val="00D22921"/>
     <w:rsid w:val="00D237C2"/>
     <w:rsid w:val="00D31082"/>
     <w:rsid w:val="00D316D8"/>
     <w:rsid w:val="00D32485"/>
     <w:rsid w:val="00D32E21"/>
     <w:rsid w:val="00D33ACA"/>
     <w:rsid w:val="00D3469C"/>
     <w:rsid w:val="00D378A9"/>
     <w:rsid w:val="00D4039B"/>
     <w:rsid w:val="00D41331"/>
     <w:rsid w:val="00D416E6"/>
     <w:rsid w:val="00D47768"/>
     <w:rsid w:val="00D556C9"/>
     <w:rsid w:val="00D55ADE"/>
     <w:rsid w:val="00D6149C"/>
     <w:rsid w:val="00D66804"/>
+    <w:rsid w:val="00D702FC"/>
     <w:rsid w:val="00D76A0A"/>
     <w:rsid w:val="00D8286F"/>
     <w:rsid w:val="00D831E1"/>
     <w:rsid w:val="00D85EDC"/>
     <w:rsid w:val="00D90763"/>
     <w:rsid w:val="00D9131F"/>
     <w:rsid w:val="00D92675"/>
     <w:rsid w:val="00D9372B"/>
     <w:rsid w:val="00DA06BD"/>
     <w:rsid w:val="00DA2A2F"/>
     <w:rsid w:val="00DA2D36"/>
     <w:rsid w:val="00DA3D12"/>
     <w:rsid w:val="00DA4596"/>
+    <w:rsid w:val="00DA470F"/>
     <w:rsid w:val="00DA4CA5"/>
     <w:rsid w:val="00DA5894"/>
     <w:rsid w:val="00DA6BBE"/>
     <w:rsid w:val="00DB0927"/>
     <w:rsid w:val="00DB1470"/>
     <w:rsid w:val="00DB1A64"/>
     <w:rsid w:val="00DB4DAE"/>
     <w:rsid w:val="00DB71B6"/>
     <w:rsid w:val="00DD321E"/>
     <w:rsid w:val="00DD5500"/>
     <w:rsid w:val="00DD5603"/>
     <w:rsid w:val="00DE7BCA"/>
     <w:rsid w:val="00DF1ABF"/>
     <w:rsid w:val="00DF6FFC"/>
     <w:rsid w:val="00E02429"/>
     <w:rsid w:val="00E02AC6"/>
     <w:rsid w:val="00E1332F"/>
     <w:rsid w:val="00E1422C"/>
     <w:rsid w:val="00E15B7F"/>
     <w:rsid w:val="00E16EF5"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E2202B"/>
     <w:rsid w:val="00E2292D"/>
     <w:rsid w:val="00E22E78"/>
     <w:rsid w:val="00E22EBF"/>
     <w:rsid w:val="00E23A8F"/>
     <w:rsid w:val="00E23DE2"/>
     <w:rsid w:val="00E23E05"/>
     <w:rsid w:val="00E24223"/>
     <w:rsid w:val="00E26B02"/>
     <w:rsid w:val="00E31AEB"/>
     <w:rsid w:val="00E31C77"/>
     <w:rsid w:val="00E337AE"/>
     <w:rsid w:val="00E35188"/>
     <w:rsid w:val="00E37192"/>
     <w:rsid w:val="00E425CA"/>
+    <w:rsid w:val="00E4407A"/>
     <w:rsid w:val="00E4472B"/>
     <w:rsid w:val="00E447B7"/>
     <w:rsid w:val="00E455BF"/>
     <w:rsid w:val="00E46A91"/>
     <w:rsid w:val="00E5308C"/>
     <w:rsid w:val="00E53CC5"/>
     <w:rsid w:val="00E540ED"/>
     <w:rsid w:val="00E54551"/>
     <w:rsid w:val="00E557FD"/>
     <w:rsid w:val="00E60310"/>
     <w:rsid w:val="00E61C84"/>
     <w:rsid w:val="00E73E35"/>
     <w:rsid w:val="00E74FC4"/>
     <w:rsid w:val="00E75527"/>
     <w:rsid w:val="00E821D3"/>
     <w:rsid w:val="00E84E64"/>
     <w:rsid w:val="00EA2636"/>
     <w:rsid w:val="00EA3747"/>
     <w:rsid w:val="00EA3C51"/>
     <w:rsid w:val="00EA5711"/>
     <w:rsid w:val="00EA7702"/>
     <w:rsid w:val="00EA7A98"/>
     <w:rsid w:val="00EB0698"/>
     <w:rsid w:val="00EC0470"/>
     <w:rsid w:val="00EC1AB0"/>
@@ -23472,110 +24014,113 @@
     <w:rsid w:val="00EE6395"/>
     <w:rsid w:val="00EE7BA2"/>
     <w:rsid w:val="00EF3C33"/>
     <w:rsid w:val="00EF75AD"/>
     <w:rsid w:val="00F0038A"/>
     <w:rsid w:val="00F013D0"/>
     <w:rsid w:val="00F02B77"/>
     <w:rsid w:val="00F03401"/>
     <w:rsid w:val="00F06945"/>
     <w:rsid w:val="00F171D6"/>
     <w:rsid w:val="00F23412"/>
     <w:rsid w:val="00F309B6"/>
     <w:rsid w:val="00F30DF2"/>
     <w:rsid w:val="00F31679"/>
     <w:rsid w:val="00F31F53"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F377FF"/>
     <w:rsid w:val="00F47D45"/>
     <w:rsid w:val="00F519E5"/>
     <w:rsid w:val="00F524A5"/>
     <w:rsid w:val="00F527C6"/>
     <w:rsid w:val="00F54A19"/>
     <w:rsid w:val="00F571D7"/>
     <w:rsid w:val="00F67FCF"/>
     <w:rsid w:val="00F70F29"/>
+    <w:rsid w:val="00F71059"/>
     <w:rsid w:val="00F7360A"/>
     <w:rsid w:val="00F74067"/>
     <w:rsid w:val="00F867DA"/>
     <w:rsid w:val="00F914FB"/>
     <w:rsid w:val="00F94D09"/>
     <w:rsid w:val="00F95CA8"/>
     <w:rsid w:val="00F97B0F"/>
     <w:rsid w:val="00FA3359"/>
+    <w:rsid w:val="00FA5BD0"/>
     <w:rsid w:val="00FA5F4A"/>
     <w:rsid w:val="00FB19D2"/>
     <w:rsid w:val="00FB1F38"/>
     <w:rsid w:val="00FC269F"/>
     <w:rsid w:val="00FC2DFF"/>
     <w:rsid w:val="00FC2EB8"/>
     <w:rsid w:val="00FC458F"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC6528"/>
     <w:rsid w:val="00FD0A01"/>
     <w:rsid w:val="00FD0AA2"/>
     <w:rsid w:val="00FD1B18"/>
     <w:rsid w:val="00FE0D2A"/>
     <w:rsid w:val="00FE44B3"/>
     <w:rsid w:val="00FE52C9"/>
     <w:rsid w:val="00FE5FFB"/>
     <w:rsid w:val="00FE7DE8"/>
     <w:rsid w:val="00FF50B9"/>
+    <w:rsid w:val="64035B47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18248569"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{771E2976-46AF-497D-994E-F41069AC3F6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -23983,87 +24528,87 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="006C7DB1"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00976DB4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1437754386">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/about-us/legislation/corporate-policies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fauna.data@dbca.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fauna.data@dbca.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -24339,90 +24884,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xmlns:ns3="9a92d394-35d3-406a-b7d0-c890faaf0729" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35adf8f3086b6e9c8f8b5b9e71f7c1b6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE5DD3F14536D44BA1EB32C0071F456B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be0b166852200e1b106572d07b8bcc05">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xmlns:ns3="9a92d394-35d3-406a-b7d0-c890faaf0729" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="24ada1e75162a6297106abacb6a7300a" ns2:_="" ns3:_="">
     <xsd:import namespace="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
     <xsd:import namespace="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:FurtherDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -24454,50 +24989,81 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f9f72e46-9d06-40b1-bbe4-5a25d4ddca36" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Category" ma:index="25" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Attachment"/>
+          <xsd:enumeration value="Guideline"/>
+          <xsd:enumeration value="Choice 3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FurtherDetails" ma:index="27" nillable="true" ma:displayName="Further Details" ma:format="Dropdown" ma:internalName="FurtherDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a92d394-35d3-406a-b7d0-c890faaf0729" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -24596,207 +25162,196 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9a92d394-35d3-406a-b7d0-c890faaf0729" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Category xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xsi:nil="true"/>
+    <FurtherDetails xmlns="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C77EAB6-83C7-4ADF-8D57-100B268CBC32}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F32CCD19-583E-4F17-A133-5B936960A697}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
     <ds:schemaRef ds:uri="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39359F9F-84E9-4BFD-950C-0BAB62883014}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6B0536D-8E82-4C65-A93B-E625D7AA4395}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26D5F16B-7220-44C5-BEEA-F5C7882B8EBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69E2590-8A93-4435-AFFE-FBAD17A92440}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9a92d394-35d3-406a-b7d0-c890faaf0729"/>
+    <ds:schemaRef ds:uri="9bc637bc-7d9c-40a0-9a00-ed2b21803e1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6419</Characters>
+  <Pages>3</Pages>
+  <Words>1065</Words>
+  <Characters>7438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Department of Biodiversity, Conservation and Attractions</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7529</CharactersWithSpaces>
+  <CharactersWithSpaces>8349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fauna report form</dc:title>
   <dc:subject/>
   <dc:creator>Denis Cartledge</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Amy Mutton</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:lpwstr>55697400.0000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Amy Mutton</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100AE5DD3F14536D44BA1EB32C0071F456B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100AE5DD3F14536D44BA1EB32C0071F456B</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5327222,7c8bcae7,72c727e8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SetDate">
+    <vt:lpwstr>2025-05-06T02:58:56Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SiteId">
+    <vt:lpwstr>7b934664-cdcf-4e28-a3ee-1a5bcca0a1b6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ActionId">
+    <vt:lpwstr>d1257621-9f18-4782-ba8d-49781eebd06e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>