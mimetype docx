--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -83,79 +83,79 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6010275" cy="828675"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                            <a14:hiddenLine xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0B4FD769" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.75pt;margin-top:6.8pt;width:473.25pt;height:65.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1ujJAQIAAPMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZJOQpmGVTVWlKkIq&#10;FKnwAY7Xm7XwesyMk034esbeJI3ghrhYnhn7zZvn5+XdoXNib5As+EpORmMpjNdQW7+t5Pdvj+8W&#10;UlBUvlYOvKnk0ZC8W719s+xDaabQgqsNCgbxVPahkm2MoSwK0q3pFI0gGM/FBrBTkUPcFjWqntE7&#10;V0zH43nRA9YBQRsizj4MRbnK+E1jdHxuGjJRuEoyt5hXzOsmrcVqqcotqtBafaKh/oFFp6znpheo&#10;BxWV2KH9C6qzGoGgiSMNXQFNY7XJM/A0k/Ef07y0Kpg8C4tD4SIT/T9Y/WX/Er5iok7hCfQPEh7W&#10;rfJbc48IfWtUze0mSaiiD1ReLqSA+KrY9J+h5qdVuwhZg0ODXQLk6cQhS328SG0OUWhOznna6e2N&#10;FJpri+lizvvUQpXn2wEpfjTQibSpJPJTZnS1f6I4HD0fyezB2frROpeDZB+zdij2ih9eaW18fJ+v&#10;u13HdIc8G2h8sgCn2ShDenFOM5tsxISUudF1E+dTKw+p6cAnZbJISZdkQSo3UB9ZI4TBefxTeNMC&#10;/pKiZ9dVkn7uFBop3CfPOn+YzGbJpjmY3dxOOcDryua6orxmqEpGKYbtOg7W3gW025Y7TfLMHu75&#10;bRqbZXtldSLLzsrDnX5Bsu51nE+9/tXVbwAAAP//AwBQSwMEFAAGAAgAAAAhALYZe4vdAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AUvJv4HzbPxJtdqJUSZGmM8eva2tR4e8ATiOxbZLct&#10;+ut9PeltJjOZj3w12V4daPSdYwPxLAJFXLm648bA9vXxKgXlA3KNvWMy8E0eVsX5WY5Z7Y68psMm&#10;NEpC2GdooA1hyLT2VUsW/cwNxKJ9uNFiEDo2uh7xKOG21/MoSrTFjqWhxYHuW6o+N3tr4Oc5XX5J&#10;6Uv55N+3D2/lbondzpjLi+nuFlSgKfyZ4TRfpkMhm0q359qrXvg8vhGrgOsE1MkQJam8KwUtFjHo&#10;Itf/PxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjW6MkBAgAA8wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYZe4vdAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="#eaf1dd [662]" stroked="f">
+              <v:rect w14:anchorId="0AD27114" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.75pt;margin-top:6.8pt;width:473.25pt;height:65.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1ujJAQIAAPMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZJOQpmGVTVWlKkIq&#10;FKnwAY7Xm7XwesyMk034esbeJI3ghrhYnhn7zZvn5+XdoXNib5As+EpORmMpjNdQW7+t5Pdvj+8W&#10;UlBUvlYOvKnk0ZC8W719s+xDaabQgqsNCgbxVPahkm2MoSwK0q3pFI0gGM/FBrBTkUPcFjWqntE7&#10;V0zH43nRA9YBQRsizj4MRbnK+E1jdHxuGjJRuEoyt5hXzOsmrcVqqcotqtBafaKh/oFFp6znpheo&#10;BxWV2KH9C6qzGoGgiSMNXQFNY7XJM/A0k/Ef07y0Kpg8C4tD4SIT/T9Y/WX/Er5iok7hCfQPEh7W&#10;rfJbc48IfWtUze0mSaiiD1ReLqSA+KrY9J+h5qdVuwhZg0ODXQLk6cQhS328SG0OUWhOznna6e2N&#10;FJpri+lizvvUQpXn2wEpfjTQibSpJPJTZnS1f6I4HD0fyezB2frROpeDZB+zdij2ih9eaW18fJ+v&#10;u13HdIc8G2h8sgCn2ShDenFOM5tsxISUudF1E+dTKw+p6cAnZbJISZdkQSo3UB9ZI4TBefxTeNMC&#10;/pKiZ9dVkn7uFBop3CfPOn+YzGbJpjmY3dxOOcDryua6orxmqEpGKYbtOg7W3gW025Y7TfLMHu75&#10;bRqbZXtldSLLzsrDnX5Bsu51nE+9/tXVbwAAAP//AwBQSwMEFAAGAAgAAAAhALYZe4vdAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AUvJv4HzbPxJtdqJUSZGmM8eva2tR4e8ATiOxbZLct&#10;+ut9PeltJjOZj3w12V4daPSdYwPxLAJFXLm648bA9vXxKgXlA3KNvWMy8E0eVsX5WY5Z7Y68psMm&#10;NEpC2GdooA1hyLT2VUsW/cwNxKJ9uNFiEDo2uh7xKOG21/MoSrTFjqWhxYHuW6o+N3tr4Oc5XX5J&#10;6Uv55N+3D2/lbondzpjLi+nuFlSgKfyZ4TRfpkMhm0q359qrXvg8vhGrgOsE1MkQJam8KwUtFjHo&#10;Itf/PxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjW6MkBAgAA8wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYZe4vdAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="#eaf1dd [662]" stroked="f">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F959B2" w14:textId="4ED5D360" w:rsidR="00BF05DC" w:rsidRDefault="0020658E" w:rsidP="00AD32C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004554C0">
         <w:rPr>
@@ -360,79 +360,79 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6010275" cy="7591647"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                            <a14:hiddenLine xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3F67F9CE" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:15.8pt;width:473.25pt;height:597.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4JoGlBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOcmmNOEWRosOA&#10;7gJ0/QBGlmNjsqhRSpzs60fJSRpsb8VeBJGUDg+PjpZ3h86IvSbfoi1lPhpLoa3CqrXbUr78ePxw&#10;I4UPYCswaHUpj9rLu9X7d8veFXqCDZpKk2AQ64velbIJwRVZ5lWjO/AjdNpysUbqIHBI26wi6Bm9&#10;M9lkPJ5nPVLlCJX2nrMPQ1GuEn5daxW+1bXXQZhSMreQVkrrJq7ZagnFlsA1rTrRgDew6KC13PQC&#10;9QABxI7af6C6VhF6rMNIYZdhXbdKpxl4mnz81zTPDTidZmFxvLvI5P8frPq6f3bfKVL37gnVTy8s&#10;rhuwW31PhH2joeJ2eRQq650vLhdi4Pmq2PRfsOKnhV3ApMGhpi4C8nTikKQ+XqTWhyAUJ+c87WQx&#10;k0JxbTG7zefTReoBxfm6Ix8+aexE3JSS+C0TPOyffIh0oDgfSfTRtNVja0wKon/02pDYA788KKVt&#10;+Jium13HfIc8O2h88gCn2SlD+uac5hbJiREpNfTXTYyNrSzGpgOfmEkqRWGiB32xwerIIhEO1uOv&#10;wpsG6bcUPduulP7XDkhLYT5bFvo2n06jT1MwnS0mHNB1ZXNdAasYqpRBimG7DoO3d47abcOd8jSz&#10;xXt+nLpNsr2yOpFla6XhTt8gevc6TqdeP+vqDwAAAP//AwBQSwMEFAAGAAgAAAAhAN8rcq3gAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJwY1bYhTIcRrS6mKupvEJomI&#10;xyF228DXM6xgObpH954p1pPrxdGOofOkIZ0nICzV3nTUaNi+PsyWIEJEMth7shq+bIB1eX5WYG78&#10;iV7scRMbwSUUctTQxjjkUoa6tQ7D3A+WOHv3o8PI59hIM+KJy10vVZIspMOOeKHFwd61tv7YHJyG&#10;76dl9smjz9Vj2G/v36pdht1O68uL6fYGRLRT/IPhV5/VoWSnyh/IBNFrmKmU1aOGq3QBgoGVus5A&#10;VEwqlaUgy0L+/6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALgmgaUEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8rcq3gAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
+              <v:rect w14:anchorId="1C55FA0A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:15.8pt;width:473.25pt;height:597.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4JoGlBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOcmmNOEWRosOA&#10;7gJ0/QBGlmNjsqhRSpzs60fJSRpsb8VeBJGUDg+PjpZ3h86IvSbfoi1lPhpLoa3CqrXbUr78ePxw&#10;I4UPYCswaHUpj9rLu9X7d8veFXqCDZpKk2AQ64velbIJwRVZ5lWjO/AjdNpysUbqIHBI26wi6Bm9&#10;M9lkPJ5nPVLlCJX2nrMPQ1GuEn5daxW+1bXXQZhSMreQVkrrJq7ZagnFlsA1rTrRgDew6KC13PQC&#10;9QABxI7af6C6VhF6rMNIYZdhXbdKpxl4mnz81zTPDTidZmFxvLvI5P8frPq6f3bfKVL37gnVTy8s&#10;rhuwW31PhH2joeJ2eRQq650vLhdi4Pmq2PRfsOKnhV3ApMGhpi4C8nTikKQ+XqTWhyAUJ+c87WQx&#10;k0JxbTG7zefTReoBxfm6Ix8+aexE3JSS+C0TPOyffIh0oDgfSfTRtNVja0wKon/02pDYA788KKVt&#10;+Jium13HfIc8O2h88gCn2SlD+uac5hbJiREpNfTXTYyNrSzGpgOfmEkqRWGiB32xwerIIhEO1uOv&#10;wpsG6bcUPduulP7XDkhLYT5bFvo2n06jT1MwnS0mHNB1ZXNdAasYqpRBimG7DoO3d47abcOd8jSz&#10;xXt+nLpNsr2yOpFla6XhTt8gevc6TqdeP+vqDwAAAP//AwBQSwMEFAAGAAgAAAAhAN8rcq3gAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJwY1bYhTIcRrS6mKupvEJomI&#10;xyF228DXM6xgObpH954p1pPrxdGOofOkIZ0nICzV3nTUaNi+PsyWIEJEMth7shq+bIB1eX5WYG78&#10;iV7scRMbwSUUctTQxjjkUoa6tQ7D3A+WOHv3o8PI59hIM+KJy10vVZIspMOOeKHFwd61tv7YHJyG&#10;76dl9smjz9Vj2G/v36pdht1O68uL6fYGRLRT/IPhV5/VoWSnyh/IBNFrmKmU1aOGq3QBgoGVus5A&#10;VEwqlaUgy0L+/6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALgmgaUEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8rcq3gAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD6457" w:rsidRPr="00C41ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INFORMATION FOR APPLICANTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FAF685" w14:textId="3BD37D36" w:rsidR="00212630" w:rsidRPr="002A772F" w:rsidRDefault="00212630" w:rsidP="00FD6457">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1356,62 +1356,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42F0E23F" w14:textId="77C32CF0" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">camping in areas that are not designated camping </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>camping in areas that are not designated camping areas;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2E246148" w14:textId="7814DF71" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lighting a </w:t>
@@ -1436,98 +1426,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="44B4CB31" w14:textId="35FEDC0D" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">riding a bicycle other than on a road or a bicycle </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>riding a bicycle other than on a road or a bicycle path;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="66E3EDF1" w14:textId="6B843CAA" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">driving or using a vehicle other than on a </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>driving or using a vehicle other than on a road;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="512C19E8" w14:textId="52187250" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">intending to use an off-road vehicle that is not registered under the </w:t>
@@ -1567,62 +1537,52 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or taking off in an aircraft (including helicopters</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> or taking off in an aircraft (including helicopters);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7D11C780" w14:textId="55C9328B" w:rsidR="002F231E" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="397" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fossicking.</w:t>
@@ -1843,79 +1803,79 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6010275" cy="8835656"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                            <a14:hiddenLine xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="057B2025" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.05pt;margin-top:-5.5pt;width:473.25pt;height:695.7pt;z-index:-251656175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRM4onBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGjEQfa/Uf7D8XhYIELpiiSKiVJXS&#10;i5T2Awavl7Xq9bhjw5J+fcdeIKh9q/pieWbsM2eOj1d3x86Kg6Zg0FVyMhpLoZ3C2rhdJb9/e3y3&#10;lCJEcDVYdLqSLzrIu/XbN6vel3qKLdpak2AQF8reV7KN0ZdFEVSrOwgj9NpxsUHqIHJIu6Im6Bm9&#10;s8V0PF4UPVLtCZUOgbMPQ1GuM37TaBW/NE3QUdhKMreYV8rrNq3FegXljsC3Rp1owD+w6MA4bnqB&#10;eoAIYk/mL6jOKMKATRwp7ApsGqN0noGnmYz/mOa5Ba/zLCxO8BeZwv+DVZ8Pz/4rJerBP6H6EYTD&#10;TQtup++JsG811NxukoQqeh/Ky4UUBL4qtv0nrPlpYR8xa3BsqEuAPJ04ZqlfLlLrYxSKkwuedno7&#10;l0Jxbbm8mS/mi9wDyvN1TyF+0NiJtKkk8VtmeDg8hZjoQHk+kumjNfWjsTYHyT96Y0kcgF8elNIu&#10;3uTrdt8x3yHPDhqfPMBpdsqQXp7T3CI7MSHlhuG6iXWplcPUdOCTMlmlJEzyYCi3WL+wSISD9fir&#10;8KZF+iVFz7arZPi5B9JS2I+OhX4/mc2ST3Mwm99OOaDryva6Ak4xVCWjFMN2Ewdv7z2ZXcudJnlm&#10;h/f8OI3Jsr2yOpFla+XhTt8gefc6zqdeP+v6NwAAAP//AwBQSwMEFAAGAAgAAAAhADkmlRHgAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaO6FqQ4hTIcRr21IVsZvEQxIR&#10;2yF228DXM6xgN1dzdB/FerK9ONIYOu80JHMFglztTecaDbuXh1kGIkR0BnvvSMMXBViX52cF5saf&#10;3IaO29gINnEhRw1tjEMuZahbshjmfiDHv3c/Wowsx0aaEU9sbnuZKrWUFjvHCS0OdNdS/bE9WA3f&#10;T9nqk0Ofq8fwtrt/rfYr7PZaX15MtzcgIk3xD4bf+lwdSu5U+YMzQfQaZqlKGOUjSXgUE9fpcgGi&#10;YvQqUwuQZSH/jyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFEziicEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkmlRHgAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
+              <v:rect w14:anchorId="119FA6A5" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.05pt;margin-top:-5.5pt;width:473.25pt;height:695.7pt;z-index:-251656175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRM4onBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGjEQfa/Uf7D8XhYIELpiiSKiVJXS&#10;i5T2Awavl7Xq9bhjw5J+fcdeIKh9q/pieWbsM2eOj1d3x86Kg6Zg0FVyMhpLoZ3C2rhdJb9/e3y3&#10;lCJEcDVYdLqSLzrIu/XbN6vel3qKLdpak2AQF8reV7KN0ZdFEVSrOwgj9NpxsUHqIHJIu6Im6Bm9&#10;s8V0PF4UPVLtCZUOgbMPQ1GuM37TaBW/NE3QUdhKMreYV8rrNq3FegXljsC3Rp1owD+w6MA4bnqB&#10;eoAIYk/mL6jOKMKATRwp7ApsGqN0noGnmYz/mOa5Ba/zLCxO8BeZwv+DVZ8Pz/4rJerBP6H6EYTD&#10;TQtup++JsG811NxukoQqeh/Ky4UUBL4qtv0nrPlpYR8xa3BsqEuAPJ04ZqlfLlLrYxSKkwuedno7&#10;l0Jxbbm8mS/mi9wDyvN1TyF+0NiJtKkk8VtmeDg8hZjoQHk+kumjNfWjsTYHyT96Y0kcgF8elNIu&#10;3uTrdt8x3yHPDhqfPMBpdsqQXp7T3CI7MSHlhuG6iXWplcPUdOCTMlmlJEzyYCi3WL+wSISD9fir&#10;8KZF+iVFz7arZPi5B9JS2I+OhX4/mc2ST3Mwm99OOaDryva6Ak4xVCWjFMN2Ewdv7z2ZXcudJnlm&#10;h/f8OI3Jsr2yOpFla+XhTt8gefc6zqdeP+v6NwAAAP//AwBQSwMEFAAGAAgAAAAhADkmlRHgAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaO6FqQ4hTIcRr21IVsZvEQxIR&#10;2yF228DXM6xgN1dzdB/FerK9ONIYOu80JHMFglztTecaDbuXh1kGIkR0BnvvSMMXBViX52cF5saf&#10;3IaO29gINnEhRw1tjEMuZahbshjmfiDHv3c/Wowsx0aaEU9sbnuZKrWUFjvHCS0OdNdS/bE9WA3f&#10;T9nqk0Ofq8fwtrt/rfYr7PZaX15MtzcgIk3xD4bf+lwdSu5U+YMzQfQaZqlKGOUjSXgUE9fpcgGi&#10;YvQqUwuQZSH/jyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFEziicEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkmlRHgAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA2437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00CA2437" w:rsidRPr="00D81510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onducting led outdoor adventure activities with dependent participants</w:t>
       </w:r>
     </w:p>
@@ -2273,84 +2233,114 @@
       <w:r w:rsidR="00181C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact details </w:t>
       </w:r>
       <w:r w:rsidR="006241C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and locations are </w:t>
       </w:r>
       <w:r w:rsidR="00181C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">accessible via the below link. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E19904" w14:textId="6EF42618" w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidRDefault="002D5040" w:rsidP="00953B91">
+    <w:p w14:paraId="72E19904" w14:textId="329F5A5F" w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidRDefault="002D5040" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00386B8C">
+        <w:instrText>HYPERLINK "https://www.dbca.wa.gov.au/contact-us/office-locations"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://www.dbca.wa.gov.au/contact-us/office-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ocations</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="002D5040">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25483D10" w14:textId="00205175" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3031,90 +3021,375 @@
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or you risk not gaining approval in time. You should not advertise an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">activity or </w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">event until approval is given. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7C3176" w14:textId="1112AB99" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00953B91">
+    <w:p w14:paraId="4C7C3176" w14:textId="1112AB99" w:rsidR="002F231E" w:rsidRDefault="002F231E" w:rsidP="00953B91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where approval is sought to conduct an activity within a Public Drinking Water Source Area, </w:t>
       </w:r>
       <w:r w:rsidR="008C17CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> application will be referred to the Department of Water and Environmental Regulation for review.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB83BCA" w14:textId="77777777" w:rsidR="0045626F" w:rsidRDefault="0045626F" w:rsidP="00953B91">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771E763C" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5EC207" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AAD567" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Biodiversity, Conservation and Attractions (DBCA) collects this personal information to assess, approve and grant lawful authority to undertake certain activities that would otherwise be against the law under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Conservation and Land Management Act 1984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Conservation and Land Management Regulations 2002</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Western Australia’s national parks and other conservation reserves. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639EC4C3" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C9C921" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If you choose not to provide personal information, you will not be able to legally carry out the activities in Western Australia’s national parks and other conservation reserves. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6793380A" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5235C25E" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further details on how DBCA manage your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00BD254C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>Privacy Policy.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00BD254C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>privacy@dbca.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6DD003" w14:textId="77777777" w:rsidR="0045626F" w:rsidRPr="00282C28" w:rsidRDefault="0045626F" w:rsidP="00953B91">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="61D062AD" w14:textId="53824D2A" w:rsidR="00181C0D" w:rsidRDefault="00181C0D" w:rsidP="00181C0D">
       <w:pPr>
         <w:ind w:left="284" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00181C0D" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE9D45F" w14:textId="27D445ED" w:rsidR="009158D4" w:rsidRPr="00E11643" w:rsidRDefault="009158D4" w:rsidP="001F5160">
       <w:pPr>
@@ -5871,51 +6146,51 @@
       <w:r w:rsidR="000858C3" w:rsidRPr="001F5160">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D7E122" wp14:editId="1EE4999D">
             <wp:extent cx="501500" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Documents and Settings\luisal\Local Settings\Temporary Internet Files\Content.IE5\T2IH3V5W\MC900441311[1].png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Documents and Settings\luisal\Local Settings\Temporary Internet Files\Content.IE5\T2IH3V5W\MC900441311[1].png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId27"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="501500" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8014,51 +8289,51 @@
       </w:r>
       <w:r w:rsidRPr="001F5160">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00894B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">accessible </w:t>
       </w:r>
       <w:r w:rsidR="00600B8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="0087233E" w:rsidRPr="00CB1F24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://exploreparks.dbca.wa.gov.au/fee-waivers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B252DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4366"/>
@@ -8125,76 +8400,76 @@
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="85725" cy="427355"/>
                               </a:xfrm>
                               <a:prstGeom prst="leftBrace">
                                 <a:avLst>
                                   <a:gd name="adj1" fmla="val 41543"/>
                                   <a:gd name="adj2" fmla="val 48144"/>
                                 </a:avLst>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                                  <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                                  <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="11DD00BE" id="_x0000_t87" coordsize="21600,21600" o:spt="87" adj="1800,10800" path="m21600,qx10800@0l10800@2qy0@11,10800@3l10800@1qy21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="61CEE6B7" id="_x0000_t87" coordsize="21600,21600" o:spt="87" adj="1800,10800" path="m21600,qx10800@0l10800@2qy0@11,10800@3l10800@1qy21600,21600e" filled="f">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum 21600 0 #0"/>
                         <v:f eqn="sum #1 0 #0"/>
                         <v:f eqn="sum #1 #0 0"/>
                         <v:f eqn="prod #0 9598 32768"/>
                         <v:f eqn="sum 21600 0 @4"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="min #1 @6"/>
                         <v:f eqn="prod @7 1 2"/>
                         <v:f eqn="prod #0 2 1"/>
                         <v:f eqn="sum 21600 0 @9"/>
                         <v:f eqn="val #1"/>
                       </v:formulas>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="21600,0;0,10800;21600,21600" textboxrect="13963,@4,21600,@5"/>
                       <v:handles>
                         <v:h position="center,#0" yrange="0,@8"/>
                         <v:h position="topLeft,#1" yrange="@9,@10"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="AutoShape 103" o:spid="_x0000_s1026" type="#_x0000_t87" style="position:absolute;margin-left:46.4pt;margin-top:3.75pt;width:6.75pt;height:33.65pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDCuKVFQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO7TU14hRbuw4D&#10;ugvQ7QMUXWJtsqhJSpz260fJTpZub8P8IJAmdchzSK2uD70he+mDBtvScjanRFoOQtttS799vXu1&#10;pCREZgUzYGVLH2Wg1+uXL1aDa+QCOjBCeoIgNjSDa2kXo2uKIvBO9izMwEmLQQW+ZxFdvy2EZwOi&#10;96ZYzOeviwG8cB64DAH/3o5Bus74SkkePysVZCSmpdhbzKfP5yadxXrFmq1nrtN8aoP9Qxc90xaL&#10;nqBuWWRk5/VfUL3mHgKoOOPQF6CU5jJzQDbl/A82Dx1zMnNBcYI7yRT+Hyz/tH9wX3xqPbh74D8C&#10;KlIMLjSnSHIC5pDN8BEEzpDtImSyB+X7dBNpkEPW9PGkqTxEwvHnsr5c1JRwjFSLy4u6TpIXrDne&#10;dT7E9xJ6koyWGqniW894os0atr8PMcsqiGV9qi2+l5So3uCU9syQqqyri2mKZzmLZznLsqqmshMi&#10;NnAsnOAt3Glj8i4YS4aWXtXYdIoEMFqkYHb8dnNjPMHCyDN/E+yzNA87KzJYJ5l4N9mRaTPaWNzY&#10;SeUkbFrW0GxAPKLIHsYdxTeFRgf+iZIB97Ol4eeOeUmJ+WBxAa6QU1ro7FQoMjr+PLI5jzDLEaql&#10;kZLRvInjI9g5r7cdViozXQtvcLhKx+MWjF1NzeIO5tlN7yUt+bmfs36/6vUvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAYPHD69sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOzW7CMBAE4HulvoO1lXpB&#10;xSH8p3FQVanHHqCIXpd4SSLidWQbCH16zIkeR7Oa/fJVb1pxJucbywpGwwQEcWl1w5WC7c/X2wKE&#10;D8gaW8uk4EoeVsXzU46Zthde03kTKhFH2GeooA6hy6T0ZU0G/dB2xLE7WGcwxOgqqR1e4rhpZZok&#10;M2mw4fihxo4+ayqPm5NRQIPRcWd31/V44v5+5eA7zNNKK/X60n+8gwjUh8cx3PmRDkU07e2JtRet&#10;gmUa5UHBfAriXiezMYh9zJMFyCKX//3FDQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIMK&#10;4pUVAgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGDxw+vbAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" adj=",10399"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -8460,72 +8735,72 @@
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1244600" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                                  <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                                  <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="4F68375C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="76D0D55F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 75" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-4.4pt;margin-top:20.85pt;width:98pt;height:0;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHORrKuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCttiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4IlEg+Pj7S6/t5dOJoiC36Vi4XtRTGK9TW96388fL44aMU&#10;HMFrcOhNK0+G5f3m/bv1FBqzwgGdNiQSiOdmCq0cYgxNVbEazAi8wGB8cnZII8R0pb7SBFNCH121&#10;quu7akLSgVAZ5vT68OqUm4LfdUbF713HJgrXysQtlpPKuc9ntVlD0xOEwaozDfgHFiNYn4peoR4g&#10;gjiQ/QtqtIqQsYsLhWOFXWeVKT2kbpb1H908DxBM6SWJw+EqE/8/WPXtuPU7ytTV7J/DE6qfLDxu&#10;B/C9KQReTiENbpmlqqbAzTUlXzjsSOynr6hTDBwiFhXmjsYMmfoTcxH7dBXbzFGo9Lhc3dzc1Wkm&#10;6uKroLkkBuL4xeAostFKjgS2H+IWvU8jRVqWMnB84phpQXNJyFU9PlrnymSdF1MrP92ubksCo7M6&#10;O3MYU7/fOhJHyLtRvtJj8rwNIzx4XcAGA/rz2Y5g3audijt/liarkVePmz3q044ukqXhFZbnRcvb&#10;8fZesn//DptfAAAA//8DAFBLAwQUAAYACAAAACEA6NIOUN0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70h9B2uRuKDWSQQ0hDhVVYkDx/5IXLfxkgTidRQ7TejT46oHetyZ0cy3+Woy&#10;rThR7xrLCuJFBIK4tLrhSsFh/z5PQTiPrLG1TAp+ycGqmN3lmGk78pZOO1+JUMIuQwW1910mpStr&#10;MugWtiMO3pftDfpw9pXUPY6h3LQyiaIXabDhsFBjR5uayp/dYBSQG57jaP1qqsPHeXz8TM7fY7dX&#10;6uF+Wr+B8DT5/zBc8AM6FIHpaAfWTrQK5mkg9wqe4iWIi58uExDHqyCLXN4+UPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEARzkayrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA6NIOUN0AAAAIAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005F37E5" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text17"/>
             <w:r w:rsidR="00B12C4F" w:rsidRPr="001F5160">
@@ -12945,128 +13220,454 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005F37E5" w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w14:paraId="0ED2F4D3" w14:textId="77777777" w:rsidTr="007557AB">
+      <w:tr w:rsidR="00AF6A65" w:rsidRPr="00C41ADA" w14:paraId="776B3FE3" w14:textId="77777777" w:rsidTr="00AF6A65">
         <w:trPr>
-          <w:trHeight w:val="80"/>
+          <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA4F0E8" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B646BB" w:rsidP="000858C3">
+          <w:p w14:paraId="1677D43D" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="00C41ADA" w:rsidRDefault="00AF6A65" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6579" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAC98C" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B646BB" w:rsidP="000858C3">
+          <w:p w14:paraId="0E15DA7A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w14:paraId="0ED2F4D3" w14:textId="77777777" w:rsidTr="00D10A09">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA4F0E8" w14:textId="6A6D3F08" w:rsidR="00B646BB" w:rsidRPr="00B60704" w:rsidRDefault="001A6471" w:rsidP="00D10A09">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Names of </w:t>
+            </w:r>
+            <w:r w:rsidR="00894AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>participants/officials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6579" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBAC98C" w14:textId="2E527107" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B06446" w:rsidP="000A03C0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C54D7" w:rsidRPr="00C41ADA" w14:paraId="0C9F7BFF" w14:textId="77777777" w:rsidTr="00D10A09">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4149C64E" w14:textId="3C5CFC7A" w:rsidR="000C54D7" w:rsidRPr="00B60704" w:rsidRDefault="00807DB1" w:rsidP="00D10A09">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Registration of vehicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6579" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46497F25" w14:textId="2BC6DDA8" w:rsidR="000C54D7" w:rsidRPr="00C41ADA" w:rsidRDefault="00B06446" w:rsidP="000858C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51CCEAE2" w14:textId="77777777" w:rsidR="00270CF0" w:rsidRDefault="00270CF0" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00270CF0" w:rsidSect="007557AB">
-          <w:headerReference w:type="even" r:id="rId28"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="720" w:right="2261" w:bottom="720" w:left="993" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="10064"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F3C3DB4" w14:textId="77777777" w:rsidR="0007615F" w:rsidRPr="000858C3" w:rsidRDefault="00D11427" w:rsidP="007557AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -14167,72 +14768,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="566420"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="5334">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1DA0D2FC" id="Line 23" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.4pt" to="0,53pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFlxJrwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815Kd1AgEyzk4TS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfCdpbEQggyH2MZmZ3dT8Nlh1UIIOu5fNZzZlyAqVxXct/vzx+ueOM&#10;IjgJFp1q+VERv19//rQafaMW2KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2y1&#10;qOtlNWKQPqBQRCn6cErydcHXWon4S2tSkdmWJ26xnKGcu3xW6xU0XQDfG3GmAf/BYgDj0k+vUA8Q&#10;ge2D+QdqMCIgoY4zgUOFWhuhioakZl7/pea5B6+KlmQO+atN9HGw4udh47YhUxeTe/ZPKF6JOdz0&#10;4DpVCLwcfRrcPFtVjZ6aa0t+kN8Gtht/oEw1sI9YXJh0GDJk0semYvbxaraaIhOnoEjRr8vl7aLM&#10;oYLm0ucDxe8KB5YvLbfGZRuggcMTxcwDmktJDjt8NNaWUVrHxgR6c3NbGgitkTmZyyh0u40N7ABp&#10;Ge7q/BVRKfO+LODeyQLWK5DfzvcIxp7u6efWnb3I8vOuUbNDedyGi0dpWoXlebPyOrx/l+63/V//&#10;AQAA//8DAFBLAwQUAAYACAAAACEAkcVgqdcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbiyBQ4dK02lCQtUOHCg8QNqYttA4pXG3sqfHnOD4+bd+fy52axjVEec0RLJwuzGg&#10;kNroB+osvL0+3dyDSuzIuzESWvjGBLvy8qJwuY8nesFjzZ2SEkq5s9AzT7nWqe0xuLSJE5Jk73EO&#10;jgXnTvvZnaQ8jPrOmEwHN5Bc6N2Ejz22n/USLJzrw6H5WKptN2mqzrTnr231bO311bp/AMW48t8y&#10;/OqLOpTi1MSFfFKjBXmEZZqJv6RCjZDJDOiy0P/lyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA8xZcSa8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkcVgqdcAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="2ABB1CAE" id="Line 23" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.4pt" to="0,53pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFlxJrwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815Kd1AgEyzk4TS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfCdpbEQggyH2MZmZ3dT8Nlh1UIIOu5fNZzZlyAqVxXct/vzx+ueOM&#10;IjgJFp1q+VERv19//rQafaMW2KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2y1&#10;qOtlNWKQPqBQRCn6cErydcHXWon4S2tSkdmWJ26xnKGcu3xW6xU0XQDfG3GmAf/BYgDj0k+vUA8Q&#10;ge2D+QdqMCIgoY4zgUOFWhuhioakZl7/pea5B6+KlmQO+atN9HGw4udh47YhUxeTe/ZPKF6JOdz0&#10;4DpVCLwcfRrcPFtVjZ6aa0t+kN8Gtht/oEw1sI9YXJh0GDJk0semYvbxaraaIhOnoEjRr8vl7aLM&#10;oYLm0ucDxe8KB5YvLbfGZRuggcMTxcwDmktJDjt8NNaWUVrHxgR6c3NbGgitkTmZyyh0u40N7ABp&#10;Ge7q/BVRKfO+LODeyQLWK5DfzvcIxp7u6efWnb3I8vOuUbNDedyGi0dpWoXlebPyOrx/l+63/V//&#10;AQAA//8DAFBLAwQUAAYACAAAACEAkcVgqdcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbiyBQ4dK02lCQtUOHCg8QNqYttA4pXG3sqfHnOD4+bd+fy52axjVEec0RLJwuzGg&#10;kNroB+osvL0+3dyDSuzIuzESWvjGBLvy8qJwuY8nesFjzZ2SEkq5s9AzT7nWqe0xuLSJE5Jk73EO&#10;jgXnTvvZnaQ8jPrOmEwHN5Bc6N2Ejz22n/USLJzrw6H5WKptN2mqzrTnr231bO311bp/AMW48t8y&#10;/OqLOpTi1MSFfFKjBXmEZZqJv6RCjZDJDOiy0P/lyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA8xZcSa8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkcVgqdcAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005840FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0007615F" w:rsidRPr="00CC3859">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SAFETY</w:t>
       </w:r>
       <w:r w:rsidR="0007615F" w:rsidRPr="000858C3">
         <w:rPr>
@@ -14598,51 +15199,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00D76F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tourism WA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:anchor="/" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="/" w:history="1">
         <w:r w:rsidR="005423B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>event resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B22541">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -14716,79 +15317,79 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="1042035"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="100000"/>
                             <a:lumOff val="0"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                            <a14:hiddenLine xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="07876487" id="Rectangle 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.25pt;margin-top:.75pt;width:12pt;height:82.05pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuOMha/gEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406cWKs1pltVWl&#10;7UXa9gMwxjYqZuiA46Rf3wFns1H7VtUPiBnMmTNnDtub42jYQaHXYGterHLOlJXQatvX/Pu3+1fv&#10;OPNB2FYYsKrmJ+X5ze7li+3sKlXCAKZVyAjE+mp2NR9CcFWWeTmoUfgVOGXpsAMcRaAQ+6xFMRP6&#10;aLIyz99kM2DrEKTynrJ3yyHfJfyuUzJ86TqvAjM1J24hrZjWJq7ZbiuqHoUbtDzTEP/AYhTaUtEL&#10;1J0Igk2o/4IatUTw0IWVhDGDrtNSpR6omyL/o5vHQTiVeiFxvLvI5P8frPx8eHRfMVL37gHkD88s&#10;7Adhe3WLCPOgREvliihUNjtfXS7EwNNV1syfoKXRiilA0uDY4RgBqTt2TFKfLlKrY2CSksWmXOc0&#10;EElHRb4u89ebVEJUT7cd+vBBwcjipuZIo0zo4vDgQ2QjqqdfEnswur3XxqQg2kftDbKDoME3fZGu&#10;mmkkqkuuyOO3zJ/y5JIln1KEnRwYIVIlf41ubKxhIVZbiMRMUicKEr3nqwbaE4mDsFiOnghtBsBf&#10;nM1kt5r7n5NAxZn5aEng98V6Hf2ZgvXmbUkBXp801yfCSoKqeeBs2e7D4unJoe4HqrQ0bOGWhtLp&#10;pNczqzNZslRq7mz/6NnrOP31/Eh3vwEAAP//AwBQSwMEFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjk9Lw0AUxO+C32F5grd202KDjdkU/7QSCh5sFT2+Js8kmH0bs5s2&#10;fnufJz0Nwwwzv3Q12lYdqfeNYwOzaQSKuHBlw5WBl/1mcg3KB+QSW8dk4Js8rLLzsxST0p34mY67&#10;UCkZYZ+ggTqELtHaFzVZ9FPXEUv24XqLQWxf6bLHk4zbVs+jKNYWG5aHGju6r6n43A3WwHr7MH9/&#10;e827kG+GO5+P+PS4/jLm8mK8vQEVaAx/ZfjFF3TIhOngBi69ag1MZlcLqUogIvlS5CAuXsSgs1T/&#10;589+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC44yFr+AQAA7AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f"/>
+              <v:rect w14:anchorId="306B90CF" id="Rectangle 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.25pt;margin-top:.75pt;width:12pt;height:82.05pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuOMha/gEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406cWKs1pltVWl&#10;7UXa9gMwxjYqZuiA46Rf3wFns1H7VtUPiBnMmTNnDtub42jYQaHXYGterHLOlJXQatvX/Pu3+1fv&#10;OPNB2FYYsKrmJ+X5ze7li+3sKlXCAKZVyAjE+mp2NR9CcFWWeTmoUfgVOGXpsAMcRaAQ+6xFMRP6&#10;aLIyz99kM2DrEKTynrJ3yyHfJfyuUzJ86TqvAjM1J24hrZjWJq7ZbiuqHoUbtDzTEP/AYhTaUtEL&#10;1J0Igk2o/4IatUTw0IWVhDGDrtNSpR6omyL/o5vHQTiVeiFxvLvI5P8frPx8eHRfMVL37gHkD88s&#10;7Adhe3WLCPOgREvliihUNjtfXS7EwNNV1syfoKXRiilA0uDY4RgBqTt2TFKfLlKrY2CSksWmXOc0&#10;EElHRb4u89ebVEJUT7cd+vBBwcjipuZIo0zo4vDgQ2QjqqdfEnswur3XxqQg2kftDbKDoME3fZGu&#10;mmkkqkuuyOO3zJ/y5JIln1KEnRwYIVIlf41ubKxhIVZbiMRMUicKEr3nqwbaE4mDsFiOnghtBsBf&#10;nM1kt5r7n5NAxZn5aEng98V6Hf2ZgvXmbUkBXp801yfCSoKqeeBs2e7D4unJoe4HqrQ0bOGWhtLp&#10;pNczqzNZslRq7mz/6NnrOP31/Eh3vwEAAP//AwBQSwMEFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjk9Lw0AUxO+C32F5grd202KDjdkU/7QSCh5sFT2+Js8kmH0bs5s2&#10;fnufJz0Nwwwzv3Q12lYdqfeNYwOzaQSKuHBlw5WBl/1mcg3KB+QSW8dk4Js8rLLzsxST0p34mY67&#10;UCkZYZ+ggTqELtHaFzVZ9FPXEUv24XqLQWxf6bLHk4zbVs+jKNYWG5aHGju6r6n43A3WwHr7MH9/&#10;e827kG+GO5+P+PS4/jLm8mK8vQEVaAx/ZfjFF3TIhOngBi69ag1MZlcLqUogIvlS5CAuXsSgs1T/&#10;589+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC44yFr+AQAA7AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="489F7C71" wp14:editId="72FC7855">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>104775</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="848995"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Line 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -14796,72 +15397,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="848995"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="5334">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="78B72B46" id="Line 28" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.25pt" to="0,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAj0M8ndkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbixl0jZUmk4TEqp24EDZA6SN13Y0TmncrezpMSc4fv6t35+z7ex7dcYxdoEMPC4S&#10;UEh1cB01Bg4frw9PoCJbcrYPhAa+McI2v73JbOrChd7xXHKjpIRiag20zEOqdaxb9DYuwoAk2TGM&#10;3rLg2Gg32ouU+14vk2Stve1ILrR2wJcW689y8gau5X5fnaZi0wyaiivt+GtTvBlzfzfvnkExzvy3&#10;DL/6og65OFVhIhdVb0AeYZmuV6AkFaqEVskSdJ7p//L5DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDQACn5rwEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCPQzyd2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="2729401F" id="Line 28" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.25pt" to="0,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAj0M8ndkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbixl0jZUmk4TEqp24EDZA6SN13Y0TmncrezpMSc4fv6t35+z7ex7dcYxdoEMPC4S&#10;UEh1cB01Bg4frw9PoCJbcrYPhAa+McI2v73JbOrChd7xXHKjpIRiag20zEOqdaxb9DYuwoAk2TGM&#10;3rLg2Gg32ouU+14vk2Stve1ILrR2wJcW689y8gau5X5fnaZi0wyaiivt+GtTvBlzfzfvnkExzvy3&#10;DL/6og65OFVhIhdVb0AeYZmuV6AkFaqEVskSdJ7p//L5DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDQACn5rwEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCPQzyd2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C25223" w14:paraId="38B55C31" w14:textId="77777777" w:rsidTr="007557AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D52652" w14:textId="77777777" w:rsidR="00C25223" w:rsidRDefault="00C25223" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -17213,51 +17814,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>when submitting this form</w:t>
       </w:r>
       <w:r w:rsidR="00C65D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B53F02" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are unsure, please contact the appropriate </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00C850E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>department office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B53F02" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587F1B50" w14:textId="77777777" w:rsidR="00B53F02" w:rsidRPr="007557AB" w:rsidRDefault="00B53F02" w:rsidP="00B53F02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
@@ -17350,72 +17951,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="996950"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6095">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="046F3E32" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="471.75pt,12.15pt" to="471.75pt,90.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzGkwEsAEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815IDxIgFyzk4TS9p&#10;ayDpB6xJyiJKcYld2pL/viT9aNDeikIAQe5jNDO7q8dpcOJoiC36Vs5ntRTGK9TW71v54+3504MU&#10;HMFrcOhNK0+G5eP644fVGBpzhz06bUgkEM/NGFrZxxiaqmLVmwF4hsH4lOyQBojpSftKE4wJfXDV&#10;XV0vqhFJB0JlmFP06ZyU64LfdUbF713HJgrXysQtlpPKuctntV5BsycIvVUXGvAPLAawPv30BvUE&#10;EcSB7F9Qg1WEjF2cKRwq7DqrTNGQ1MzrP9S89hBM0ZLM4XCzif8frPp23PgtZepq8q/hBdVPFh43&#10;Pfi9KQTeTiENbp6tqsbAza0lPzhsSezGr6hTDRwiFhemjoYMmfSJqZh9upltpijUOahSdLlcLO/L&#10;HCporn2BOH4xOIh8aaWzPtsADRxfOGYe0FxLctjjs3WujNJ5MbZyUS/vSwOjszoncxnTfrdxJI6Q&#10;luGhzl8RlTLvywgPXhew3oD+fLlHsO58Tz93/uJFlp93jZsd6tOWrh6laRWWl83K6/D+Xbp/7//6&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FK&#10;xDAQRd8F/yGM4JubtF2l1qaLiIKCsG71A7LN2BabSWmy2+7fO+KDPs7M4c655WZxgzjiFHpPGpKV&#10;AoHUeNtTq+Hj/ekqBxGiIWsGT6jhhAE21flZaQrrZ9rhsY6t4BAKhdHQxTgWUoamQ2fCyo9IfPv0&#10;kzORx6mVdjIzh7tBpkrdSGd64g+dGfGhw+arPjgN+TaNKulPqn6cu92Lmv3bq33W+vJiub8DEXGJ&#10;fzD86LM6VOy09weyQQwabtfZNaMa0nUGgoHfxZ7JPMlAVqX8X6H6BgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPMaTASwAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".16931mm"/>
+              <v:line w14:anchorId="7924EDBF" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="471.75pt,12.15pt" to="471.75pt,90.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzGkwEsAEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815IDxIgFyzk4TS9p&#10;ayDpB6xJyiJKcYld2pL/viT9aNDeikIAQe5jNDO7q8dpcOJoiC36Vs5ntRTGK9TW71v54+3504MU&#10;HMFrcOhNK0+G5eP644fVGBpzhz06bUgkEM/NGFrZxxiaqmLVmwF4hsH4lOyQBojpSftKE4wJfXDV&#10;XV0vqhFJB0JlmFP06ZyU64LfdUbF713HJgrXysQtlpPKuctntV5BsycIvVUXGvAPLAawPv30BvUE&#10;EcSB7F9Qg1WEjF2cKRwq7DqrTNGQ1MzrP9S89hBM0ZLM4XCzif8frPp23PgtZepq8q/hBdVPFh43&#10;Pfi9KQTeTiENbp6tqsbAza0lPzhsSezGr6hTDRwiFhemjoYMmfSJqZh9upltpijUOahSdLlcLO/L&#10;HCporn2BOH4xOIh8aaWzPtsADRxfOGYe0FxLctjjs3WujNJ5MbZyUS/vSwOjszoncxnTfrdxJI6Q&#10;luGhzl8RlTLvywgPXhew3oD+fLlHsO58Tz93/uJFlp93jZsd6tOWrh6laRWWl83K6/D+Xbp/7//6&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FK&#10;xDAQRd8F/yGM4JubtF2l1qaLiIKCsG71A7LN2BabSWmy2+7fO+KDPs7M4c655WZxgzjiFHpPGpKV&#10;AoHUeNtTq+Hj/ekqBxGiIWsGT6jhhAE21flZaQrrZ9rhsY6t4BAKhdHQxTgWUoamQ2fCyo9IfPv0&#10;kzORx6mVdjIzh7tBpkrdSGd64g+dGfGhw+arPjgN+TaNKulPqn6cu92Lmv3bq33W+vJiub8DEXGJ&#10;fzD86LM6VOy09weyQQwabtfZNaMa0nUGgoHfxZ7JPMlAVqX8X6H6BgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPMaTASwAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".16931mm"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00375143" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="19E771C8" wp14:editId="6B12C15C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1906</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>156210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5951220" cy="0"/>
@@ -17428,72 +18029,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0C8F625C" id="Line 37" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,12.3pt" to="468.75pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/aD3isQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k7S7d&#10;FqDdBzCSHAuVRYFUYufvJ6lJVmy3YTAgSCL59N4jvbqfBieOhtiib+V8VkthvEJt/b6VP1+fvtxK&#10;wRG8BofetPJkWN6vP39ajaExC+zRaUMigXhuxtDKPsbQVBWr3gzAMwzGp2CHNEBMR9pXmmBM6IOr&#10;FnW9rEYkHQiVYU63D+9BuS74XWdU/NF1bKJwrUzcYlmprLu8VusVNHuC0Ft1pgH/wGIA69OjV6gH&#10;iCAOZP+CGqwiZOziTOFQYddZZYqGpGZe/6HmpYdgipZkDoerTfz/YNX348ZvKVNXk38Jz6jeWHjc&#10;9OD3phB4PYXUuHm2qhoDN9eSfOCwJbEbv6FOOXCIWFyYOhoyZNInpmL26Wq2maJQ6fLm7ma+WKSe&#10;qEusguZSGIjjV4ODyJtWOuuzD9DA8ZljJgLNJSVfe3yyzpVeOi/GVi7ru2UpYHRW52BOY9rvNo7E&#10;EdI03Nb5K6pS5GMa4cHrAtYb0I/nfQTr3vfpcefPZmT9edi42aE+beliUmpXYXkerTwPH8+l+vcP&#10;sP4FAAD//wMAUEsDBBQABgAIAAAAIQCE61zH2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7f&#10;SsMwFMbvBd8hHMG7LXV109WmQwXHxkCw+gBpc2zKmpPaZFt9e494MS+/P3zfL1+NrhNHHELrScHN&#10;NAGBVHvTUqPg4/1lcg8iRE1Gd55QwTcGWBWXF7nOjD/RGx7L2AgeoZBpBTbGPpMy1BadDlPfI3H2&#10;6QenI8uhkWbQJx53nZwlyUI63RI/WN3js8V6Xx6cgrKq069dtdku526P69e17Uk+KXV9NT4+gIg4&#10;xnMZfvEZHQpmqvyBTBCdgpR7Cma3CxCcLtO7OYjqz5BFLv/jFz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/2g94rEBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhOtcx9sAAAAGAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
+              <v:line w14:anchorId="73DBC7D0" id="Line 37" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,12.3pt" to="468.75pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/aD3isQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k7S7d&#10;FqDdBzCSHAuVRYFUYufvJ6lJVmy3YTAgSCL59N4jvbqfBieOhtiib+V8VkthvEJt/b6VP1+fvtxK&#10;wRG8BofetPJkWN6vP39ajaExC+zRaUMigXhuxtDKPsbQVBWr3gzAMwzGp2CHNEBMR9pXmmBM6IOr&#10;FnW9rEYkHQiVYU63D+9BuS74XWdU/NF1bKJwrUzcYlmprLu8VusVNHuC0Ft1pgH/wGIA69OjV6gH&#10;iCAOZP+CGqwiZOziTOFQYddZZYqGpGZe/6HmpYdgipZkDoerTfz/YNX348ZvKVNXk38Jz6jeWHjc&#10;9OD3phB4PYXUuHm2qhoDN9eSfOCwJbEbv6FOOXCIWFyYOhoyZNInpmL26Wq2maJQ6fLm7ma+WKSe&#10;qEusguZSGIjjV4ODyJtWOuuzD9DA8ZljJgLNJSVfe3yyzpVeOi/GVi7ru2UpYHRW52BOY9rvNo7E&#10;EdI03Nb5K6pS5GMa4cHrAtYb0I/nfQTr3vfpcefPZmT9edi42aE+beliUmpXYXkerTwPH8+l+vcP&#10;sP4FAAD//wMAUEsDBBQABgAIAAAAIQCE61zH2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7f&#10;SsMwFMbvBd8hHMG7LXV109WmQwXHxkCw+gBpc2zKmpPaZFt9e494MS+/P3zfL1+NrhNHHELrScHN&#10;NAGBVHvTUqPg4/1lcg8iRE1Gd55QwTcGWBWXF7nOjD/RGx7L2AgeoZBpBTbGPpMy1BadDlPfI3H2&#10;6QenI8uhkWbQJx53nZwlyUI63RI/WN3js8V6Xx6cgrKq069dtdku526P69e17Uk+KXV9NT4+gIg4&#10;xnMZfvEZHQpmqvyBTBCdgpR7Cma3CxCcLtO7OYjqz5BFLv/jFz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/2g94rEBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhOtcx9sAAAAGAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A41CC4" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658253" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2975D4F7" wp14:editId="6E5F3877">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1874519</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="989330"/>
@@ -17506,72 +18107,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="989330"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="55766FD1" id="Line 39" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="147.6pt,12.45pt" to="147.6pt,90.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYrHFArwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815ITwLAFyzk4SS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfDdpbUQggyH2MZmZ3/TANlh1VIIOu5fNZzZlyAqVxXct/vj1/WXJG&#10;EZwEi061/KSIP2w+f1qPvlF32KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2x1&#10;V9eLasQgfUChiFL08Zzkm4KvtRLxh9akIrMtT9xiOUM59/msNmtougC+N+JCA/6BxQDGpZ/eoB4h&#10;AjsE8xfUYERAQh1nAocKtTZCFQ1Jzbz+Q81rD14VLckc8jeb6P/Biu/HrduFTF1M7tW/oHgn5nDb&#10;g+tUIfB28mlw82xVNXpqbi35QX4X2H78hjLVwCFicWHSYciQSR+bitmnm9lqikycgyJFV8vV/X2Z&#10;QwXNtc8Hil8VDixfWm6NyzZAA8cXipkHNNeSHHb4bKwto7SOjS1f1KtFaSC0RuZkLqPQ7bc2sCOk&#10;ZVjW+SuiUuZjWcCDkwWsVyCfLvcIxp7v6efWXbzI8vOuUbNHedqFq0dpWoXlZbPyOnx8l+7f+7/5&#10;BQAA//8DAFBLAwQUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU7D&#10;MBBG90jcwRokdtQh0NKEOBUgURUhVSJwACce4qjxOMRuG27PoC5gNz9P37wpVpPrxQHH0HlScD1L&#10;QCA13nTUKvh4f75agghRk9G9J1TwjQFW5flZoXPjj/SGhyq2gkMo5FqBjXHIpQyNRafDzA9IvPv0&#10;o9OR27GVZtRHDne9TJNkIZ3uiC9YPeCTxWZX7Z2Cqm5uvl7rzUs2dztcb9d2IPmo1OXF9HAPIuIU&#10;/2D41Wd1KNmp9nsyQfQK0myeMsrFbQaCgdOgZnKZ3IEsC/n/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmKxxQK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
+              <v:line w14:anchorId="7D66FDCF" id="Line 39" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="147.6pt,12.45pt" to="147.6pt,90.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYrHFArwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815ITwLAFyzk4SS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfDdpbUQggyH2MZmZ3/TANlh1VIIOu5fNZzZlyAqVxXct/vj1/WXJG&#10;EZwEi061/KSIP2w+f1qPvlF32KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2x1&#10;V9eLasQgfUChiFL08Zzkm4KvtRLxh9akIrMtT9xiOUM59/msNmtougC+N+JCA/6BxQDGpZ/eoB4h&#10;AjsE8xfUYERAQh1nAocKtTZCFQ1Jzbz+Q81rD14VLckc8jeb6P/Biu/HrduFTF1M7tW/oHgn5nDb&#10;g+tUIfB28mlw82xVNXpqbi35QX4X2H78hjLVwCFicWHSYciQSR+bitmnm9lqikycgyJFV8vV/X2Z&#10;QwXNtc8Hil8VDixfWm6NyzZAA8cXipkHNNeSHHb4bKwto7SOjS1f1KtFaSC0RuZkLqPQ7bc2sCOk&#10;ZVjW+SuiUuZjWcCDkwWsVyCfLvcIxp7v6efWXbzI8vOuUbNHedqFq0dpWoXlZbPyOnx8l+7f+7/5&#10;BQAA//8DAFBLAwQUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU7D&#10;MBBG90jcwRokdtQh0NKEOBUgURUhVSJwACce4qjxOMRuG27PoC5gNz9P37wpVpPrxQHH0HlScD1L&#10;QCA13nTUKvh4f75agghRk9G9J1TwjQFW5flZoXPjj/SGhyq2gkMo5FqBjXHIpQyNRafDzA9IvPv0&#10;o9OR27GVZtRHDne9TJNkIZ3uiC9YPeCTxWZX7Z2Cqm5uvl7rzUs2dztcb9d2IPmo1OXF9HAPIuIU&#10;/2D41Wd1KNmp9nsyQfQK0myeMsrFbQaCgdOgZnKZ3IEsC/n/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmKxxQK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A41CC4" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F04D441" wp14:editId="0177BFC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="848995"/>
@@ -17584,72 +18185,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="848995"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="5334">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="394BE0BB" id="Line 38" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,12.45pt" to="0,79.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhDBW0JcaoKCUU9cCDwAU68JIF4HeJNG/r1LCd6HM1o5k22nX2vDjjGLpCB20UC&#10;CqkOrqPGwPvb880GVGRLzvaB0MAPRtjmlxeZTV040iseSm6UlFBMrYGWeUi1jnWL3sZFGJDE+wij&#10;tyxybLQb7VHKfa+XSbLS3nYkC60d8KnF+qucvIFTud9Xn1OxbgZNxYl2/L0uXoy5vpp3j6AYZ/4P&#10;wx++oEMuTFWYyEXVG5AjbGB59wBKXFGVZO43K9B5ps/h818AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0AAp+a8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="1E508B93" id="Line 38" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,12.45pt" to="0,79.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhDBW0JcaoKCUU9cCDwAU68JIF4HeJNG/r1LCd6HM1o5k22nX2vDjjGLpCB20UC&#10;CqkOrqPGwPvb880GVGRLzvaB0MAPRtjmlxeZTV040iseSm6UlFBMrYGWeUi1jnWL3sZFGJDE+wij&#10;tyxybLQb7VHKfa+XSbLS3nYkC60d8KnF+qucvIFTud9Xn1OxbgZNxYl2/L0uXoy5vpp3j6AYZ/4P&#10;wx++oEMuTFWYyEXVG5AjbGB59wBKXFGVZO43K9B5ps/h818AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0AAp+a8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D6F3A2" w14:textId="74846D7E" w:rsidR="00832AB4" w:rsidRPr="00EA4F05" w:rsidRDefault="00832AB4" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301B86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17810,72 +18411,72 @@
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="5334">
                           <a:solidFill>
                             <a:srgbClr val="808080"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="10DE93B9" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,6.8pt" to="468.75pt,6.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHSqTztwEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KdpEgEyzk4SS9p&#10;ayDLfcxFIkpxCA5tyX9fknGcoLkFhQBiOMvjmzej5fU0WLZXgQy6ls9nNWfKCZTGdS1/erz7dskZ&#10;RXASLDrV8oMifr36+mU5+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuBTWGAWK6hq6SAcaEPthq&#10;UdffqxGD9AGFIkrem5cgXxV8rZWIv7UmFZlteeIWyxnKuc1ntVpC0wXwvRFHGvAJFgMYlx49Qd1A&#10;BLYL5gPUYERAQh1nAocKtTZClR5SN/P6n24eevCq9JLEIX+Sif4frPi1X7tNyNTF5B78PYo/xByu&#10;e3CdKgQeDz4Nbp6lqkZPzakkX8hvAtuOP1GmHNhFLCpMOgxMW+Ofc2EGT52yqch+OMmupshEcl5c&#10;XcwXizQd8RqroMkQudAHij8UDiwbLbfGZUWggf09xUzpLSW7Hd4Za8tUrWNjAj87Oy8FhNbIHMxp&#10;FLrt2ga2h7QXl3X+Sn8p8j4t4M7JAtYrkLdHO4KxL3Z63LqjLFmJvHbUbFEeNuFVrjS4wvK4ZHkz&#10;3t9L9duvsPoLAAD//wMAUEsDBBQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5LS8NAFIX3Bf/DcAU3YidtsGqaSREfINRFbUXpbpq5zQQzd0Jm0sZ/7xUXdnkenPPli8E1&#10;4oBdqD0pmIwTEEilNzVVCt43z1e3IELUZHTjCRV8Y4BFcTbKdWb8kd7wsI6V4BEKmVZgY2wzKUNp&#10;0ekw9i0SZ3vfOR1ZdpU0nT7yuGvkNElm0uma+MHqFh8sll/r3il42m/L5eTzpd8sV/bSv05Xj/6j&#10;UurifLifg4g4xP8y/OIzOhTMtPM9mSAaBSn32E1nIDi9S2+uQez+DFnk8hS/+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAHSqTztwEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="75FD51AF" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,6.8pt" to="468.75pt,6.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHSqTztwEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KdpEgEyzk4SS9p&#10;ayDLfcxFIkpxCA5tyX9fknGcoLkFhQBiOMvjmzej5fU0WLZXgQy6ls9nNWfKCZTGdS1/erz7dskZ&#10;RXASLDrV8oMifr36+mU5+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuBTWGAWK6hq6SAcaEPthq&#10;UdffqxGD9AGFIkrem5cgXxV8rZWIv7UmFZlteeIWyxnKuc1ntVpC0wXwvRFHGvAJFgMYlx49Qd1A&#10;BLYL5gPUYERAQh1nAocKtTZClR5SN/P6n24eevCq9JLEIX+Sif4frPi1X7tNyNTF5B78PYo/xByu&#10;e3CdKgQeDz4Nbp6lqkZPzakkX8hvAtuOP1GmHNhFLCpMOgxMW+Ofc2EGT52yqch+OMmupshEcl5c&#10;XcwXizQd8RqroMkQudAHij8UDiwbLbfGZUWggf09xUzpLSW7Hd4Za8tUrWNjAj87Oy8FhNbIHMxp&#10;FLrt2ga2h7QXl3X+Sn8p8j4t4M7JAtYrkLdHO4KxL3Z63LqjLFmJvHbUbFEeNuFVrjS4wvK4ZHkz&#10;3t9L9duvsPoLAAD//wMAUEsDBBQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5LS8NAFIX3Bf/DcAU3YidtsGqaSREfINRFbUXpbpq5zQQzd0Jm0sZ/7xUXdnkenPPli8E1&#10;4oBdqD0pmIwTEEilNzVVCt43z1e3IELUZHTjCRV8Y4BFcTbKdWb8kd7wsI6V4BEKmVZgY2wzKUNp&#10;0ekw9i0SZ3vfOR1ZdpU0nT7yuGvkNElm0uma+MHqFh8sll/r3il42m/L5eTzpd8sV/bSv05Xj/6j&#10;UurifLifg4g4xP8y/OIzOhTMtPM9mSAaBSn32E1nIDi9S2+uQez+DFnk8hS/+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAHSqTztwEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E89AC49" w14:textId="77777777" w:rsidR="00832AB4" w:rsidRPr="00EA4F05" w:rsidRDefault="00832AB4" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301B86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18523,212 +19124,172 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DEED POLL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6672B3" w14:textId="73F58353" w:rsidR="000117F9" w:rsidRPr="000117F9" w:rsidRDefault="000117F9" w:rsidP="007557AB">
+    <w:p w14:paraId="3D7758A2" w14:textId="511CE7EA" w:rsidR="00AE1224" w:rsidRPr="000117F9" w:rsidRDefault="00AE1224" w:rsidP="00AE1224">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000117F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>This section needs to be completed by ALL applicants</w:t>
       </w:r>
-      <w:r w:rsidR="001A7BE9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="_Hlk64546184"/>
-      <w:r w:rsidR="001A7BE9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">except state government </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451FED">
+        <w:t>except state government schools or agencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="000117F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>schools or agencies</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000117F9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA539F">
+        <w:t xml:space="preserve"> This page needs to be printed out, signed, witnessed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF69A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This page needs to be printed out, signed, witnessed and dated</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E67408">
+        <w:t xml:space="preserve"> (where applicable)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA539F">
+        <w:t xml:space="preserve"> and dated, then scanned and submitted as an attachment to this form. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554ADB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> then scanned </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E2E4D">
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00554ADB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA539F">
+        <w:t>note:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00554ADB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>submitted as an attachment to this form.</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> electronic or digital signatures cannot be accepted.</w:t>
+        <w:t xml:space="preserve"> electronic signatures cannot be accepted.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9526"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C0629" w:rsidRPr="00F27283" w14:paraId="1B5433D9" w14:textId="77777777" w:rsidTr="00375143">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63FDD152" w14:textId="25B2C50C" w:rsidR="004C0629" w:rsidRPr="00F27283" w:rsidRDefault="000117F9" w:rsidP="004C0629">
@@ -18816,276 +19377,337 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00090F47" w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005F37E5" w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0855C561" w14:textId="77777777" w:rsidR="004C0629" w:rsidRDefault="004C0629" w:rsidP="00FF7632">
+    <w:p w14:paraId="0855C561" w14:textId="53A67356" w:rsidR="004C0629" w:rsidRPr="002D6431" w:rsidRDefault="004C0629" w:rsidP="006E7939">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090F47">
-[...21 lines deleted...]
-        <w:t>erson / Company Pty Ltd / Incorporated association)</w:t>
+      <w:r w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007730ED" w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5E05" w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>name of Applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="007730ED" w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001815EC" w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6FD7" w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural person / organisation / association /other entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9D960B" w14:textId="77777777" w:rsidR="004C0629" w:rsidRPr="00090F47" w:rsidRDefault="004C0629" w:rsidP="00375143">
+    <w:p w14:paraId="6B65FC0A" w14:textId="4D4FE1B5" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
-        <w:ind w:left="426" w:right="283" w:hanging="426"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090F47">
+      <w:r w:rsidRPr="003660E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">certify that to the best of my knowledge the information provided within this application is true and correct in every detail; and </w:t>
+        <w:t xml:space="preserve">warrant that the information provided in the application for the use of land and/or waters managed by the Department of Biodiversity, Conservation and Attractions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DBCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003660E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) is true and correct in every detail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A921091" w14:textId="20861AEE" w:rsidR="003C40B7" w:rsidRPr="003C40B7" w:rsidRDefault="004C0629" w:rsidP="00375143">
+    <w:p w14:paraId="428308C3" w14:textId="77777777" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="exact"/>
-        <w:ind w:left="426" w:right="283" w:hanging="426"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090F47">
-[...39 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00926C16" w14:textId="77777777" w:rsidR="004C0629" w:rsidRPr="00090F47" w:rsidRDefault="004C0629" w:rsidP="00375143">
+    <w:p w14:paraId="37F407DE" w14:textId="01DE5587" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="exact"/>
-        <w:ind w:left="993" w:right="283" w:hanging="567"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090F47">
+      <w:r w:rsidRPr="003660E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>claims, demands, actions, suits, and proceedings (whether under the law of contract, tort, a written law or otherwise); and</w:t>
+        <w:t>If the lawful authority is granted, the Applicant agrees to release and indemnify, and keep indemnified, the State of Western Australia (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003660E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003660E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), the Chief Executive Officer of DBCA, and each of the employees, contractors and agents of the State or DBCA (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003660E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indemnified Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003660E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) from and against all claims, losses and costs which may be made or brought against, suffered or incurred by any of the Indemnified Parties arising in any way from, or in connection with the activities under the lawful authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C494091" w14:textId="6D372F90" w:rsidR="004C0629" w:rsidRPr="004B1990" w:rsidRDefault="004C0629" w:rsidP="00375143">
+    <w:p w14:paraId="27DEA020" w14:textId="77777777" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="exact"/>
-        <w:ind w:left="993" w:right="283" w:hanging="567"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090F47">
+    </w:p>
+    <w:p w14:paraId="22B1A240" w14:textId="42E67E8A" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">damages, liabilities, losses, costs (including legal costs) and expenses, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B1990">
+      </w:pPr>
+      <w:r w:rsidRPr="003660E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">which may be made or brought against or suffered or incurred by the Indemnified Parties arising from, or in connection with, my activities on, use of, or presence on CALM </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43EF3">
+        <w:t>If the lawful authority is granted, the Applicant agrees to take out insurance with an insurer, authorised by the Australian Prudential Regulation Authority to conduct insurance business in Australia in the name of the Applicant, to cover the indemnity under this Deed Poll and provide DBCA with a copy of evidence of the necessary insurance at DBCA’s request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA34B0" w14:textId="77777777" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Act </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B1990">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B409B3" w14:textId="77777777" w:rsidR="00737786" w:rsidRPr="003660E1" w:rsidRDefault="00737786" w:rsidP="008E5E05">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>land</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B1990">
+      </w:pPr>
+      <w:r w:rsidRPr="003660E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">The Applicant agrees that this Deed Poll is governed by the laws of Western Australia and submits to the non-exclusive jurisdiction of the courts of Western Australia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513A2643" w14:textId="77777777" w:rsidR="00737786" w:rsidRDefault="00737786" w:rsidP="004C0629">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> except to the extent that any claims, actions, demands, suits, proceedings, damages, liabilities, losses or costs made or brought against, suffered or incurred by the Indemnified Parties are as a result of the Indemnified Parties’ negligence.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D78022A" w14:textId="77777777" w:rsidR="004C0629" w:rsidRPr="00090F47" w:rsidRDefault="004C0629" w:rsidP="004C0629">
+    <w:p w14:paraId="0D78022A" w14:textId="3C778BC7" w:rsidR="004C0629" w:rsidRPr="00090F47" w:rsidRDefault="004C0629" w:rsidP="004C0629">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Executed as a deed on</w:t>
       </w:r>
       <w:r w:rsidRPr="00090F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19120,51 +19742,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00090F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00090F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063F0E02" w14:textId="05D30365" w:rsidR="004D1290" w:rsidRDefault="006E21B1" w:rsidP="007557AB">
+    <w:p w14:paraId="7DF95FDB" w14:textId="77777777" w:rsidR="002F38CF" w:rsidRDefault="006E21B1" w:rsidP="007557AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E21B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73C3D92E" wp14:editId="49DC2C9E">
                 <wp:extent cx="6600825" cy="1276350"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="169" name="Group 169"/>
@@ -19182,118 +19804,129 @@
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="170" name="Text Box 170"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1488579" cy="1503217"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:sysClr val="window" lastClr="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="2940EFBE" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="000B4AE0" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                            <w:p w14:paraId="3B3A074B" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                               <w:pPr>
-                                <w:rPr>
-[...7 lines deleted...]
-                                <w:ind w:firstLine="142"/>
+                                <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00585085">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Natural person</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="09C98340" w14:textId="10048BE5" w:rsidR="00286370" w:rsidRPr="00286370" w:rsidRDefault="00C119A7" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00286370">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>(e.g. John Smith)</w:t>
                               </w:r>
                             </w:p>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:id w:val="569391679"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:p w14:paraId="3C3695B9" w14:textId="5310661A" w:rsidR="002C3413" w:rsidRPr="0060430C" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                                <w:p w14:paraId="3C3695B9" w14:textId="5310661A" w:rsidR="002C3413" w:rsidRPr="0060430C" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                                   <w:pPr>
-                                    <w:ind w:firstLine="142"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:p>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:p w14:paraId="151AAD01" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                            <w:p w14:paraId="151AAD01" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="3B6BCE30" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="171" name="Text Box 171"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1488579" y="0"/>
                             <a:ext cx="4667834" cy="1503217"/>
@@ -19496,118 +20129,129 @@
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="73C3D92E" id="Group 169" o:spid="_x0000_s1026" style="width:519.75pt;height:100.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,15032" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyl2XT2wIAABUJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVlFv2yAQfp+0/4B4X20njpNadaqsXapJ&#10;VVuprfpMMI4tYWBAYme/fge207TZpK2T+rLlgQB3HHff3Xf47LytOdoybSopMhydhBgxQWVeiXWG&#10;Hx+Wn2YYGUtETrgULMM7ZvD5/OOHs0albCRLyXOmERgRJm1UhktrVRoEhpasJuZEKiZAWEhdEwtL&#10;vQ5yTRqwXvNgFIZJ0EidKy0pMwZ2Lzshnnv7RcGovS0KwyziGQbfrB+1H1duDOZnJF1rosqK9m6Q&#10;N3hRk0rApXtTl8QStNHVkam6oloaWdgTKutAFkVFmY8BoonCV9FcablRPpZ12qzVHiaA9hVObzZL&#10;b7ZXWt2rOw1INGoNWPiVi6UtdO3+wUvUesh2e8hYaxGFzSQJw9loghEFWTSaJuNJDyotAfmjc7T8&#10;MpyMJkkcjfuTk3A8iqYuHcFwcfDCnUZBgZhnDMzfYXBfEsU8tCYFDO40qnIIYAo1IkgNhfrgIvws&#10;W+T2PDZe0SGFbAsC0B72DWz+LmBRPJtNpqe/DpukSht7xWSN3CTDGorY1xbZXhvbITSouFuN5FW+&#10;rDj3i5254BptCdQ70CSXDUacGAubGV76Xw/yi2NcoAaS6ZJ3bNJxke2t2tbHDWk6sAArLtxJ5jnX&#10;++ly1mHjZrZdtT2QK5nvAEctOz4aRZcVxHoNjt4RDQSENEBTsbcwFFyCa7KfYVRK/f1n+04fagKk&#10;GDVA6AybbxuiGcT/VUC1nEZx7DqAX8ST6QgW+lCyOpSITX0hAcMI2peifur0LR+mhZb1E/SehbsV&#10;RERQuDvDdphe2K7NQO+ibLHwSsB5Rey1uFfUmXaAuUw+tE9Eqz7dFgrvRg71SdJXWe903UkhFxsr&#10;i8qXhAO4QxUY1HPFEfpdSAMgHZFmTw5g15+QZs+P414TJ8l0No7/Uep0DWpoOf8Z9D4M8o8QvL3+&#10;Xeq/E9zjfrj2jHv+mpn/AAAA//8DAFBLAwQUAAYACAAAACEARKdn3N0AAAAGAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdXdKJY2ZiMibU9SqBaKtzE7JsHsbMiuSfz3XXupl4HH&#10;e7z3TbYcbSN66nztWEMyUSCIC2dqLjV8796fXkD4gGywcUwaLuRhmd/fZZgaN/AX9dtQiljCPkUN&#10;VQhtKqUvKrLoJ64ljt7RdRZDlF0pTYdDLLeNnCr1LC3WHBcqbGldUXHanq2GjwGH1Sx56zen4/qy&#10;380/fzYJaf34MK4WIAKN4T8MV/yIDnlkOrgzGy8aDfGR8Hevnpq9zkEcNExVokDmmbzFz38BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8pdl09sCAAAVCQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARKdn3N0AAAAGAQAADwAAAAAAAAAAAAAAAAA1&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAD8GAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 170" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;width:14885;height:15032;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvOdD9xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pb8Iw&#10;DMXvSPsOkSftBuk2RKeOgKZpk9hhB/4cOJrGtIXGqZJAu2+PD5O42XrP7/08Xw6uVVcKsfFs4HmS&#10;gSIuvW24MrDbfo/fQMWEbLH1TAb+KMJy8TCaY2F9z2u6blKlJIRjgQbqlLpC61jW5DBOfEcs2tEH&#10;h0nWUGkbsJdw1+qXLJtphw1LQ40dfdZUnjcXZ+Dyuu+Pp/L3sGp+snyXr8NXPz0Y8/Q4fLyDSjSk&#10;u/n/emUFPxd8eUYm0IsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG850P3HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="window" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="2940EFBE" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="000B4AE0" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                      <w:p w14:paraId="3B3A074B" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                         <w:pPr>
-                          <w:rPr>
-[...7 lines deleted...]
-                          <w:ind w:firstLine="142"/>
+                          <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00585085">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Natural person</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="09C98340" w14:textId="10048BE5" w:rsidR="00286370" w:rsidRPr="00286370" w:rsidRDefault="00C119A7" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00286370">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>(e.g. John Smith)</w:t>
                         </w:r>
                       </w:p>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:id w:val="569391679"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:p w14:paraId="3C3695B9" w14:textId="5310661A" w:rsidR="002C3413" w:rsidRPr="0060430C" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                          <w:p w14:paraId="3C3695B9" w14:textId="5310661A" w:rsidR="002C3413" w:rsidRPr="0060430C" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                             <w:pPr>
-                              <w:ind w:firstLine="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:p>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:p w14:paraId="151AAD01" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
+                      <w:p w14:paraId="151AAD01" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="3B6BCE30" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 171" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:15032;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAdXVmwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC940dV220jWKLAp68ODj4HFsxra7zaQk0dZ/vxEWvM3H95zZojO1uJPzlWUF41ECgji3&#10;uuJCwem4Hk5B+ICssbZMCh7kYTHv92aYadvynu6HUIgYwj5DBWUITSalz0sy6Ee2IY7c1TqDIUJX&#10;SO2wjeGmlu9J8ikNVhwbSmzou6T893AzCm6Tc3v9yXeXTbVN0lO6d6v246LU4K1bfoEI1IWX+N+9&#10;0XF+OobnM/ECOf8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAHV1ZsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="window" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="31D1E493" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="006E21B1">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
@@ -19768,256 +20412,278 @@
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="000B4AE0">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="55CFBEF9" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="006E21B1"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00997EA5">
+    </w:p>
+    <w:p w14:paraId="7138D768" w14:textId="77777777" w:rsidR="00093AFA" w:rsidRDefault="00997EA5" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CC12707" wp14:editId="1E0D3DA1">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CC12707" wp14:editId="2F0219B9">
+                <wp:extent cx="6600826" cy="1438275"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:docPr id="166" name="Group 166"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6600825" cy="1924050"/>
+                          <a:ext cx="6600826" cy="1438275"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="6156413" cy="1071583"/>
+                          <a:chExt cx="6156413" cy="801035"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="167" name="Text Box 167"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1488579" cy="1071475"/>
+                            <a:ext cx="1488579" cy="800851"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="766FC69C" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
-[...4 lines deleted...]
-                            <w:p w14:paraId="3923413D" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00585085" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                            <w:p w14:paraId="113FFA3D" w14:textId="77777777" w:rsidR="00C166E7" w:rsidRPr="00C166E7" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00585085">
+                              <w:r w:rsidRPr="00C166E7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
-                                <w:t>Company Pty Ltd</w:t>
+                                <w:t>Partnership</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="188A90A9" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                            <w:p w14:paraId="2E8414DE" w14:textId="77777777" w:rsidR="00AE1224" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                               <w:pPr>
-                                <w:spacing w:after="120"/>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00286370">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>(e.g. John Smith &amp; Mary Smith</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="07AB397C" w14:textId="2CB81ED8" w:rsidR="00C166E7" w:rsidRPr="00C166E7" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidRPr="00C166E7">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Executed in accordance with </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00C166E7">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>the Partnership Act 1895</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00C166E7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>(executed in accordance with section 127(1) of the Corporations Act 2001</w:t>
-[...23 lines deleted...]
-                                <w:t>)</w:t>
+                                <w:t xml:space="preserve"> (WA)</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
-                                <w:id w:val="911970272"/>
-[...18 lines deleted...]
-                                  <w:r>
+                              </w:pPr>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:sz w:val="44"/>
+                                    <w:szCs w:val="44"/>
+                                  </w:rPr>
+                                  <w:id w:val="911970272"/>
+                                  <w14:checkbox>
+                                    <w14:checked w14:val="0"/>
+                                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                  </w14:checkbox>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:r w:rsidR="002C3413">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
-                                </w:p>
-[...1 lines deleted...]
-                            </w:sdt>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:p>
                             <w:p w14:paraId="22222AF7" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001023E6" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="13D7069F" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="168" name="Text Box 168"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1488579" y="0"/>
-                            <a:ext cx="4667834" cy="1071583"/>
+                            <a:ext cx="4667834" cy="801035"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
@@ -20044,672 +20710,565 @@
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>………………………………………………………………………</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">      </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>……………………………………………………..………………</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="5D1C95EE" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                            <w:p w14:paraId="5D1C95EE" w14:textId="06A186B4" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="00185D23" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidRPr="00185D23">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Signature of director or secretary</w:t>
+                                <w:t xml:space="preserve">Signature of </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidR="00453BE0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>partner</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00453BE0">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidR="00453BE0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidR="002C3413" w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                                 <w:t>Name</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="2CB0AD05" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="32"/>
                                   <w:szCs w:val="32"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="10EA5F54" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>………………………………………………………………………</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">      </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>……………………………………………………..………………</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0A57CA13" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                            <w:p w14:paraId="0A57CA13" w14:textId="266D660C" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="000B4AE0">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Signature of director</w:t>
+                                <w:t xml:space="preserve">Signature of </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00453BE0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>partner</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00453BE0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
-                              <w:r>
-[...5 lines deleted...]
-                              </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Name</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="64EFE2FD" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
-[...82 lines deleted...]
-                            <w:p w14:paraId="51BC0CAC" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2CC12707" id="Group 166" o:spid="_x0000_s1029" style="width:519.75pt;height:151.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,10715" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0OK1+IAMAAAALAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltv2yAUfp+0/4B4X20nzqVRnSpr12pS&#10;1VZrpz4TjGNrGBiQ2Nmv3wHbuVba2ml7mPqCgXPhnI9zPnN2XpccrZg2hRQJjk5CjJigMi3EIsFf&#10;H68+jDEyloiUcClYgtfM4PPp+3dnlZqwnswlT5lG4ESYSaUSnFurJkFgaM5KYk6kYgKEmdQlsbDU&#10;iyDVpALvJQ96YTgMKqlTpSVlxsDuZSPEU+8/yxi1d1lmmEU8wRCb9aP249yNwfSMTBaaqLygbRjk&#10;FVGUpBBw6MbVJbEELXVx5KosqJZGZvaEyjKQWVZQ5nOAbKLwIJtrLZfK57KYVAu1gQmgPcDp1W7p&#10;7epaqwd1rwGJSi0AC79yudSZLt0XokS1h2y9gYzVFlHYHA7DcNwbYERBFp324nDQgkpzQP7Ijuaf&#10;OstoMIyjfmsZjqLBuO+uI+gODvbCqRQUiNliYP4Mg4ecKOahNRPA4F6jIoUEhiOMBCmhUB9dhh9l&#10;jdyex8YrOqSQrUEA2t2+gc3fBSyKx+PB6HSbdjwa7KVNJkobe81kidwkwRqK2NcWWd0Y2yDUqbhT&#10;jeRFelVw7heucdgF12hFoOS59UECpntaXKAK7q4Pd/UrD7Z+xgP448JZMt9ibVjuihoo/MyuOXM6&#10;XHxhGcDrS+iZGAmlTGzi9NpOK4OMXmLY6m+jeolxkwdY+JOlsBvjshBSNyjtQ5t+64DJGn0o3Z28&#10;3dTW89rXVa+rlLlM11BAWjZEZBS9KuCSb4ix90QD8wBHAZvaOxgyLuGSZDvDKJf6x3P7Th+aAaQY&#10;VcBkCTbfl0QzjPhnAW1yGsWxoz6/iAejHiz0rmS+KxHL8kJC5UTA24r6qdO3vJtmWpZPQLozdyqI&#10;iKBwdoJtN72wDb8CaVM2m3klIDtF7I14UNS5dii7En6sn4hWbZ1b6Lhb2TUmmRyUe6PrLIWcLa3M&#10;Ct8LDucG1RZ/IAnHZP+ELeDndsQW4+6ugVZewhYbYjgm2Xg4HI378ZYzDqnyjTPazv2POMP/DLfV&#10;/cYZf5sz/HsDnln+CdI+Cd07bnftOWb7cJ3+BAAA//8DAFBLAwQUAAYACAAAACEACLWBAd0AAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92NoWJjNqUU9VQEW0F6m2anSWh2&#10;NmS3Sfrv3XrRy8DjPd77Jl9OthUD9b5xrCGZKRDEpTMNVxq+dm8PzyB8QDbYOiYNF/KwLG5vcsyM&#10;G/mThm2oRCxhn6GGOoQuk9KXNVn0M9cRR+/oeoshyr6SpscxlttWPir1JC02HBdq7GhdU3nanq2G&#10;9xHHVZq8DpvTcX3Z7+Yf35uEtL6/m1YvIAJN4S8MV/yIDkVkOrgzGy9aDfGR8HuvnkoXcxAHDalK&#10;Fcgil//xix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdDitfiADAAAACwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACLWBAd0AAAAGAQAADwAA&#10;AAAAAAAAAAAAAAB6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;">
-                <v:shape id="Text Box 167" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;width:14885;height:10714;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9CV+MwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr2IZvWwymqUUhBbL+LagsdhM24WN5MlSXX77xtB8DaP9znLdW9bcSUfGscKJuMMBHHl&#10;dMO1gu/jZjQHESKyxtYxKfijAOvVy2CJhXY3PtC1jLVIIRwKVGBi7AopQ2XIYhi7jjhxZ+ctxgR9&#10;LbXHWwq3rZxmWS4tNpwaDHb0Yai6lL9WAfdTH3OzC0fXbS9f2z2d9j9Dpd5e+/cFiEh9fIof7k+d&#10;5uczuD+TLpCrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9CV+MwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+              <v:group w14:anchorId="2CC12707" id="Group 166" o:spid="_x0000_s1029" style="width:519.75pt;height:113.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,8010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOIc9uLQMAAP0KAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltv2yAUfp+0/4B4X52L47hWnSrr1mpS&#10;1VZrpz4TjGNrGBiQ2Nmv3wHHTtL0Ye2kag99wcC5cM7HOZ85O28qjtZMm1KKFA9PBhgxQWVWimWK&#10;fzxcfooxMpaIjHApWIo3zODz2ccPZ7VK2EgWkmdMI3AiTFKrFBfWqiQIDC1YRcyJVEyAMJe6IhaW&#10;ehlkmtTgveLBaDCIglrqTGlJmTGw+6UV4pn3n+eM2ts8N8winmKIzfpR+3HhxmB2RpKlJqoo6TYM&#10;8oooKlIKOLR39YVYgla6PHJVlVRLI3N7QmUVyDwvKfM5QDbDwZNsrrRcKZ/LMqmXqocJoH2C06vd&#10;0pv1lVb36k4DErVaAhZ+5XJpcl25L0SJGg/ZpoeMNRZR2IyiwSAeRRhRkA3DcTyaTlpQaQHIH9nR&#10;4mtnOZxE4XDcWsaQ/NgbBt25wUE0tYL6MDsIzL9BcF8QxTyyJgEI7jQqM4g/mmIkSAV1+uAS/Cwb&#10;5PY8NF7RAYVsAwLQ7vYNbP4tXsMwjifT0y7rQTzxbvqsSaK0sVdMVshNUqyhhH1lkfW1sRAJqHYq&#10;7lAjeZldlpz7hWsbdsE1WhMoeG475wdaXKAabm48GXjHBzLfeDsPtnnGA0TAhTuO+QbbhuVuqEXC&#10;z+yGM6fDxXeWA7q+gJ6JkVDKRB+n13ZaOWT0EsOt/i6qlxi3eYCFP1kK2xtXpZC6RekQ2uxnB0ze&#10;6sPF7OXtprZZNL6sRl2hLGS2gfrRsqUho+hlCZd8TYy9Ixp4BxgKuNTewpBzCZcktzOMCql/P7fv&#10;9KEXQIpRDTyWYvNrRTTDiH8T0CWnwzB0xOcX4WQ6goXelyz2JWJVXUionCGwtqJ+6vQt76a5ltUj&#10;UO7cnQoiIiicnWLbTS9sy65A2ZTN514JqE4Rey3uFXWuHcquhB+aR6LVts4tNNyN7PqSJE/KvdV1&#10;lkLOV1bmpe8Fh3OL6hZ/4AjHY29CFvBrOyKLuLtrYJWXkEXPC8cUG0bRNB6HHWUcEeWOD94po2/c&#10;LbUdNu0h1/zPlDHuyuidMt6GMvxrA95Y/v+6fQ+6R9z+2lPM7tU6+wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhABCNbefdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJCXFxmxK&#10;KeqpCLaC9DbNTpPQ7GzIbpP037v1opeBx3u8902+mkwrBupdY1lBPItAEJdWN1wp+Nq/PT2DcB5Z&#10;Y2uZFFzJwaq4v8sx03bkTxp2vhKhhF2GCmrvu0xKV9Zk0M1sRxy8k+0N+iD7Suoex1BuWplE0UIa&#10;bDgs1NjRpqbyvLsYBe8jjut5/Dpsz6fN9bBPP763MSn1+DCtX0B4mvxfGG74AR2KwHS0F9ZOtArC&#10;I/733rxovkxBHBUkySIFWeTyP37xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA4hz24t&#10;AwAA/QoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABCN&#10;befdAAAABgEAAA8AAAAAAAAAAAAAAAAAhwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACRBgAAAAA=&#10;">
+                <v:shape id="Text Box 167" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;width:14885;height:8008;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9CV+MwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr2IZvWwymqUUhBbL+LagsdhM24WN5MlSXX77xtB8DaP9znLdW9bcSUfGscKJuMMBHHl&#10;dMO1gu/jZjQHESKyxtYxKfijAOvVy2CJhXY3PtC1jLVIIRwKVGBi7AopQ2XIYhi7jjhxZ+ctxgR9&#10;LbXHWwq3rZxmWS4tNpwaDHb0Yai6lL9WAfdTH3OzC0fXbS9f2z2d9j9Dpd5e+/cFiEh9fIof7k+d&#10;5uczuD+TLpCrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9CV+MwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="766FC69C" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
-[...4 lines deleted...]
-                      <w:p w14:paraId="3923413D" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00585085" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                      <w:p w14:paraId="113FFA3D" w14:textId="77777777" w:rsidR="00C166E7" w:rsidRPr="00C166E7" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="00585085">
+                        <w:r w:rsidRPr="00C166E7">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
-                          <w:t>Company Pty Ltd</w:t>
+                          <w:t>Partnership</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="188A90A9" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                      <w:p w14:paraId="2E8414DE" w14:textId="77777777" w:rsidR="00AE1224" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                         <w:pPr>
-                          <w:spacing w:after="120"/>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00286370">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>(e.g. John Smith &amp; Mary Smith</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="07AB397C" w14:textId="2CB81ED8" w:rsidR="00C166E7" w:rsidRPr="00C166E7" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidRPr="00C166E7">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Executed in accordance with </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00C166E7">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>the Partnership Act 1895</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00C166E7">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>(executed in accordance with section 127(1) of the Corporations Act 2001</w:t>
-[...23 lines deleted...]
-                          <w:t>)</w:t>
+                          <w:t xml:space="preserve"> (WA)</w:t>
                         </w:r>
                       </w:p>
-                      <w:sdt>
-                        <w:sdtPr>
+                      <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
-                          <w:id w:val="911970272"/>
-[...18 lines deleted...]
-                            <w:r>
+                        </w:pPr>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                            <w:id w:val="911970272"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:r w:rsidR="002C3413">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
-                          </w:p>
-[...1 lines deleted...]
-                      </w:sdt>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:p>
                       <w:p w14:paraId="22222AF7" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001023E6" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="13D7069F" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 168" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:10715;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMlsv+xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvhf6HMEIvRbN6WMpqlCIUtRepWuhx2Ew3i5vJkkTd/vvOQfA2w3vz3jeL1eA7daWY2sAGppMC&#10;FHEdbMuNgdPxY/wGKmVki11gMvBHCVbL56cFVjbc+Iuuh9woCeFUoQGXc19pnWpHHtMk9MSi/Ybo&#10;McsaG20j3iTcd3pWFKX22LI0OOxp7ag+Hy7eAA+zmEv3mY6h35x3mz397L9fjXkZDe9zUJmG/DDf&#10;r7dW8EuhlWdkAr38BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyWy/7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:shape id="Text Box 168" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:8010;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMlsv+xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvhf6HMEIvRbN6WMpqlCIUtRepWuhx2Ew3i5vJkkTd/vvOQfA2w3vz3jeL1eA7daWY2sAGppMC&#10;FHEdbMuNgdPxY/wGKmVki11gMvBHCVbL56cFVjbc+Iuuh9woCeFUoQGXc19pnWpHHtMk9MSi/Ybo&#10;McsaG20j3iTcd3pWFKX22LI0OOxp7ag+Hy7eAA+zmEv3mY6h35x3mz397L9fjXkZDe9zUJmG/DDf&#10;r7dW8EuhlWdkAr38BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyWy/7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3B25C0C7" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="326162EB" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>………………………………………………………………………</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">      </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>……………………………………………………..………………</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="5D1C95EE" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                      <w:p w14:paraId="5D1C95EE" w14:textId="06A186B4" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="00185D23" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidRPr="00185D23">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of director or secretary</w:t>
+                          <w:t xml:space="preserve">Signature of </w:t>
                         </w:r>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidR="00453BE0">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>partner</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00453BE0">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidR="00453BE0">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidR="002C3413" w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="2CB0AD05" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="10EA5F54" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>………………………………………………………………………</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">      </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>……………………………………………………..………………</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0A57CA13" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
+                      <w:p w14:paraId="0A57CA13" w14:textId="266D660C" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="000B4AE0">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of director</w:t>
+                          <w:t xml:space="preserve">Signature of </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00453BE0">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>partner</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00453BE0">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="00170D40">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
-                        <w:r>
-[...5 lines deleted...]
-                        </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="64EFE2FD" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
-[...82 lines deleted...]
-                      <w:p w14:paraId="51BC0CAC" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D07F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D66FE9" wp14:editId="706B6F71">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D66FE9" wp14:editId="4A72996B">
                 <wp:extent cx="6600825" cy="1543050"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="172" name="Group 172"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6600825" cy="1543050"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6156413" cy="1329070"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="173" name="Text Box 173"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1488579" cy="1329070"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
@@ -20719,119 +21278,193 @@
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0A1ADDA4" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                            <w:p w14:paraId="2E590EE7" w14:textId="597DCAE1" w:rsidR="00481A13" w:rsidRDefault="00757DA2" w:rsidP="00481A13">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
-                            </w:p>
-[...2 lines deleted...]
-                                <w:spacing w:after="0"/>
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
-                              </w:pPr>
-                              <w:r w:rsidRPr="00585085">
+                                <w:t>Corporation</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="24ABC63D" w14:textId="3162316A" w:rsidR="00286370" w:rsidRPr="00286370" w:rsidRDefault="00286370" w:rsidP="00286370">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                  <w:bCs/>
-[...1 lines deleted...]
-                                  <w:szCs w:val="20"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Incorporated Association </w:t>
+                              </w:pPr>
+                              <w:r w:rsidRPr="008B03AC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>(e.g. entity ending in Ltd or Pty Ltd)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="25EBABB4" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                            <w:p w14:paraId="299D8B96" w14:textId="279821F0" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="008B03AC" w:rsidP="00481A13">
                               <w:pPr>
                                 <w:spacing w:after="120"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>(executed in accordance with section 14(1)(b) of the Associations Incorporations Act 1987(WA)</w:t>
+                                <w:t>E</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>xecuted in accordance with section</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00750AE9">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> 126 or</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> 127(1) of the </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="00481A13">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Corporations Act 2001</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00481A13">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Cth</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>)</w:t>
                               </w:r>
                             </w:p>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:id w:val="2073147835"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:p w14:paraId="5D26CE30" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                                <w:p w14:paraId="5D26CE30" w14:textId="5F7FE2BD" w:rsidR="002C3413" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                                   <w:pPr>
-                                    <w:ind w:firstLine="142"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:p>
                               </w:sdtContent>
                             </w:sdt>
                             <w:p w14:paraId="34C0F150" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -20871,2284 +21504,3068 @@
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="51412561" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00A4495A" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                            <w:p w14:paraId="777A666D" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                               <w:pPr>
-                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:spacing w:after="0"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="32"/>
                                   <w:szCs w:val="32"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="4B43D3A1" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="006526E3" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                            <w:p w14:paraId="2DB857BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00170D40" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
-                                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                                  <w:szCs w:val="20"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="006526E3">
+                              <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
-                                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                                  <w:szCs w:val="20"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">………………………………………………………………      </w:t>
+                                <w:t>………………………………………………………………………</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                                  <w:szCs w:val="20"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">      </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="006526E3">
+                              <w:r w:rsidRPr="00170D40">
                                 <w:rPr>
-                                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                                  <w:szCs w:val="20"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>……………………………………………………..……</w:t>
+                                <w:t>……………………………………………………..………………</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="041A95B8" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                            <w:p w14:paraId="140AB61E" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:r w:rsidRPr="00185D23">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Signature of director/secretary/agent</w:t>
+                              </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Signature of person with authority</w:t>
+                                <w:tab/>
+                                <w:t>Name</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="001C02AE">
+                            </w:p>
+                            <w:p w14:paraId="79F9692C" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="7044B9BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00170D40" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00170D40">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">      </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00170D40">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>……………………………………………………..………………</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5EDB1B66" w14:textId="5B7F370F" w:rsidR="002C3413" w:rsidRPr="00481A13" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="000B4AE0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Signature of director</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>/secretary</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00170D40">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="00170D40">
+                                <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:tab/>
-[...14 lines deleted...]
-                                </w:rPr>
                                 <w:t>Name</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0AEE593D" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
-[...114 lines deleted...]
-                            <w:p w14:paraId="5EDB1B66" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="32D66FE9" id="Group 172" o:spid="_x0000_s1032" style="width:519.75pt;height:121.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,13290" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtj3iqKgMAAAALAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt1v0zAQf0fif7DyzpK0SdtFS6cy2IQ0&#10;bRMb2rPrOE2EYxvbbTL+es7OR9utCDYE4mEvie378N3v7n7yyWlTMbShSpeCp154FHiIciKykq9S&#10;78vd+buZh7TBPMNMcJp6D1R7p/O3b05qmdCRKATLqELghOuklqlXGCMT39ekoBXWR0JSDsJcqAob&#10;2KqVnylcg/eK+aMgmPi1UJlUglCt4fRDK/Tmzn+eU2Ku81xTg1jqQWzGfZX7Lu3Xn5/gZKWwLErS&#10;hYFfEEWFSw6XDq4+YIPRWpVPXFUlUUKL3BwRUfkiz0tCXQ6QTRg8yuZCibV0uaySeiUHmADaRzi9&#10;2C252lwoeStvFCBRyxVg4XY2lyZXlf1DlKhxkD0MkNHGIAKHk0kQzEaxhwjIwjgaB3EHKikA+Sd2&#10;pPjYW4bxJArHneV4dBxMnaXfX+zvhVNLaBC9xUD/GQa3BZbUQasTwOBGoTKDBKYQD8cVNOqdzfC9&#10;aJA9c9g4RYsUMg0IQLs/13D4u4CF0WwWT49/njZOpNLmgooK2UXqKWhi11t4c6kNhAII9Sr2Vi1Y&#10;mZ2XjLmNHRx6xhTaYGh5ZlyQYLGnxTiqoXZjqNWvPJjmgAfwx7i1pG7EurBsiVoo3Mo8MGp1GP9M&#10;c4DXtdCBGDEhlA9xOm2rlUNGzzHs9LdRPce4zQMs3M2Cm8G4KrlQLUr70GZfe2DyVh8Ks5O3XZpm&#10;2bi+ivpOWYrsARpIiZaItCTnJRT5EmtzgxUwD3AUsKm5hk/OBBRJdCsPFUJ9P3Ru9WEYQOqhGpgs&#10;9fS3NVbUQ+wThzE5DqPIUp/bRPF0BBu1K1nuSvi6OhPQOSHwtiRuafUN65e5EtU9kO7C3goizAnc&#10;nXqmX56Zll+BtAldLJwSkJ3E5pLfSmJdW5RtC98191jJrs8NTNyV6AcTJ4/avdW1llws1kbkpZsF&#10;i3OLaoc/kIRlsn/CFtEBthhqDbTyHLYYiOEpyUaTyXQ2hsscyVqqjGPbUQNVbgnhlTOGye24bX9q&#10;98nmf+YMV+Ftd79yxt/mDPfegGeWm6vuSWjfcbt7xzHbh+v8BwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHPVUATdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTWNFYzalFPVU&#10;BFtBvE2z0yQ0Oxuy2yT992696GXg8R7vfZMvJ9uKgXrfONaQzBQI4tKZhisNn7vXu0cQPiAbbB2T&#10;hjN5WBbXVzlmxo38QcM2VCKWsM9QQx1Cl0npy5os+pnriKN3cL3FEGVfSdPjGMttK+dKPUiLDceF&#10;Gjta11Qetyer4W3EcZUmL8PmeFifv3eL969NQlrf3kyrZxCBpvAXhgt+RIciMu3diY0XrYb4SPi9&#10;F0+lTwsQew3z+1SBLHL5H7/4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK2PeKoqAwAA&#10;AAsAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHPVUATd&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAAhAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACO&#10;BgAAAAA=&#10;">
                 <v:shape id="Text Box 173" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;width:14885;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCH689SwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hhF5Es7WgZTVKKYjVi6gVPA6bcbO4mSxJ1PXfN4LgbR7vc6bz1tbiSj5UjhV8DDIQxIXT&#10;FZcK/vaL/heIEJE11o5JwZ0CzGdvnSnm2t14S9ddLEUK4ZCjAhNjk0sZCkMWw8A1xIk7OW8xJuhL&#10;qT3eUrit5TDLRtJixanBYEM/horz7mIVcDv0cWTWYe+a5Xm13NBxc+gp9d5tvycgIrXxJX66f3Wa&#10;P/6ExzPpAjn7BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIfrz1LBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="0A1ADDA4" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="2E590EE7" w14:textId="597DCAE1" w:rsidR="00481A13" w:rsidRDefault="00757DA2" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                      </w:p>
-[...2 lines deleted...]
-                          <w:spacing w:after="0"/>
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
-                        </w:pPr>
-                        <w:r w:rsidRPr="00585085">
+                          <w:t>Corporation</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="24ABC63D" w14:textId="3162316A" w:rsidR="00286370" w:rsidRPr="00286370" w:rsidRDefault="00286370" w:rsidP="00286370">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                            <w:bCs/>
-[...1 lines deleted...]
-                            <w:szCs w:val="20"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Incorporated Association </w:t>
+                        </w:pPr>
+                        <w:r w:rsidRPr="008B03AC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>(e.g. entity ending in Ltd or Pty Ltd)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="25EBABB4" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="299D8B96" w14:textId="279821F0" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="008B03AC" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="120"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>(executed in accordance with section 14(1)(b) of the Associations Incorporations Act 1987(WA)</w:t>
+                          <w:t>E</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>xecuted in accordance with section</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00750AE9">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 126 or</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 127(1) of the </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="00481A13">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Corporations Act 2001</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00481A13">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Cth</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
                         </w:r>
                       </w:p>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:id w:val="2073147835"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:p w14:paraId="5D26CE30" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                          <w:p w14:paraId="5D26CE30" w14:textId="5F7FE2BD" w:rsidR="002C3413" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                             <w:pPr>
-                              <w:ind w:firstLine="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:p>
                         </w:sdtContent>
                       </w:sdt>
                       <w:p w14:paraId="34C0F150" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="68F656C9" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00170D40" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 174" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIAlcmwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hhF5Es5WiZTVKKYjVi6gVPA6bcbO4mSxJ1PXfN4LgbR7vc6bz1tbiSj5UjhV8DDIQxIXT&#10;FZcK/vaL/heIEJE11o5JwZ0CzGdvnSnm2t14S9ddLEUK4ZCjAhNjk0sZCkMWw8A1xIk7OW8xJuhL&#10;qT3eUrit5TDLRtJixanBYEM/horz7mIVcDv0cWTWYe+a5Xm13NBxc+gp9d5tvycgIrXxJX66f3Wa&#10;P/6ExzPpAjn7BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAgCVybBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="51412561" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00A4495A" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="777A666D" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="2DB857BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00170D40" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">      </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>……………………………………………………..………………</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="140AB61E" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00185D23">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Signature of director/secretary/agent</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                          <w:t>Name</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="79F9692C" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="7044B9BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00170D40" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">      </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>……………………………………………………..………………</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5EDB1B66" w14:textId="5B7F370F" w:rsidR="002C3413" w:rsidRPr="00481A13" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="000B4AE0">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Signature of director</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>/secretary</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidRPr="00170D40">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Name</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="page3"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="16448C58" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5CA95F" w14:textId="7BD69230" w:rsidR="00D47085" w:rsidRDefault="001F7318" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E21B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04E3C35B" wp14:editId="28A6D12B">
+                <wp:extent cx="6534150" cy="1428750"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="1329946161" name="Group 1329946161"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6534150" cy="1428750"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6156413" cy="1503217"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="862990178" name="Text Box 862990178"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1543590" cy="1503217"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:sysClr val="window" lastClr="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="360BD646" w14:textId="07DF1BE4" w:rsidR="00481A13" w:rsidRPr="00585085" w:rsidRDefault="00481A13" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00585085">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Incorporated</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00585085">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Association </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1A27DB89" w14:textId="52310F5D" w:rsidR="00C166E7" w:rsidRPr="008B03AC" w:rsidRDefault="008B03AC" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="008B03AC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                              <w:r w:rsidR="006A41AC" w:rsidRPr="006A41AC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>e.g. organisation ending in Inc</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008B03AC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="2EE6BC8C" w14:textId="77777777" w:rsidR="00727660" w:rsidRDefault="00727660" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00727660">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Executed in accordance with section 15(1)(b) of the </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00727660">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Associations Incorporation Act 2015</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00727660">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> (WA))</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:sz w:val="44"/>
+                                    <w:szCs w:val="44"/>
+                                  </w:rPr>
+                                  <w:id w:val="1542864627"/>
+                                  <w14:checkbox>
+                                    <w14:checked w14:val="0"/>
+                                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                  </w14:checkbox>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:r w:rsidR="00727660">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                                      <w:b/>
+                                      <w:sz w:val="44"/>
+                                      <w:szCs w:val="44"/>
+                                    </w:rPr>
+                                    <w:t>☐</w:t>
+                                  </w:r>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:p>
+                            <w:p w14:paraId="0B62BEE2" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="66419088" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1464689141" name="Text Box 1464689141"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1488579" y="0"/>
+                            <a:ext cx="4667834" cy="1503217"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:sysClr val="window" lastClr="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2551A7BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00A4495A" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="489CC6DD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="006526E3" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="006526E3">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">………………………………………………………………      </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="006526E3">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>……………………………………………………..……</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4185F7E2" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001F7318">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Signature of president/secretary</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Name</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4B836CA5" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0BEBE417" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="7399FA47" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="006526E3" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="006526E3">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………      ……………………………………………………..……</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="75237146" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001F7318">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Signature of president/secretary</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="001C02AE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:tab/>
+                                <w:t>Name</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="6FF7A124" w14:textId="3D3B41A2" w:rsidR="001F7318" w:rsidRPr="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="04E3C35B" id="Group 1329946161" o:spid="_x0000_s1035" style="width:514.5pt;height:112.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,15032" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAugmmp8gIAADYJAAAOAAAAZHJzL2Uyb0RvYy54bWzsllFvmzAQgN8n7T9Yfl8JCRCCSqqsXapJ&#10;VVupnfrsGBOQwPZsJ5D9+p0NJGnSSVOnvUzLA/H57PPd57uDy6u2rtCWKV0KnmL/YoQR41RkJV+n&#10;+Nvz8lOMkTaEZ6QSnKV4xzS+mn/8cNnIhI1FIaqMKQRGuE4ameLCGJl4nqYFq4m+EJJxUOZC1cSA&#10;qNZepkgD1uvKG49GkdcIlUklKNMaZm86JZ47+3nOqHnIc80MqlIMvhn3VO65sk9vfkmStSKyKGnv&#10;BnmHFzUpORy6N3VDDEEbVZ6ZqkuqhBa5uaCi9kSel5S5GCAaf3QSza0SG+liWSfNWu4xAdoTTu82&#10;S++3t0o+yUcFJBq5BhZOsrG0uartP3iJWodst0fGWoMoTEbhJPBDIEtB5wfjeAqCg0oLIH+2jxZf&#10;hp1+GAX+pN8ZjiZjf2p3esPB3it3GgkJog8M9J8xeCqIZA6tToDBo0JlluI4Gs9mI38KSctJDen6&#10;bOP8LFp00DhObpOlhkwLagjdum591DD5u/D8MJiEswHeGwhIIpU2t0zUyA5SrCChXZ6R7Z02Ha1h&#10;iT1Vi6rMlmVVOWGnryuFtgRyH0omEw1GFdEGJlO8dL8e+KttFUcNXOwELvLcpK1LtrdqWhc3XNmR&#10;BZAqbncyV3+9nwc2dmTaVeuIRwO3lch2gFOJrkS1pMsSQr4Dfx+JgpoETNBnzAM88kqAh6IfYVQI&#10;9eOtebse0gS0GDVQ4ynW3zdEMcDwlUMCzfwgsE3BCUE4HYOgjjWrYw3f1NcCUPrQ0SR1Q7veVMMw&#10;V6J+gXa0sKeCinAKZ6fYDMNr03UeaGeULRZuEbQBScwdf5LUmrbc7IU+ty9Eyf7WDWThvRhSliQn&#10;l9+ttTu5WGyMyEuXGZZzRxWKygpQPl2O/vU68oMoiGLAC6xOCulI9b5K8oM4DqczjM6bURBF03gS&#10;/Lql/Pv15Fro4eb/19Pfrif3loKXs3tx9R8S9u1/LLv6O3zuzH8CAAD//wMAUEsDBBQABgAIAAAA&#10;IQABp0xN3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3U2kYmM2pRT1&#10;VARbQXqbZqdJaHY2ZLdJ+u/detHLg8cb3vsmX062FQP1vnGsIZkpEMSlMw1XGr52bw/PIHxANtg6&#10;Jg0X8rAsbm9yzIwb+ZOGbahELGGfoYY6hC6T0pc1WfQz1xHH7Oh6iyHavpKmxzGW21amSj1Jiw3H&#10;hRo7WtdUnrZnq+F9xHH1mLwOm9Nxfdnv5h/fm4S0vr+bVi8gAk3h7xiu+BEdish0cGc2XrQa4iPh&#10;V6+ZShfRHzSk6VyBLHL5H7/4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6CaanyAgAA&#10;NgkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAGnTE3c&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAATAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABV&#10;BgAAAAA=&#10;">
+                <v:shape id="Text Box 862990178" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;width:15435;height:15032;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB34VFdyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b8Iw&#10;EN2R+h+sq9QNbGhFIGBQVbUSDB2gDIxHfCSB+BzZhqT/Hg+VOj697+W6t424kw+1Yw3jkQJBXDhT&#10;c6nh8PM1nIEIEdlg45g0/FKA9eppsMTcuI53dN/HUqQQDjlqqGJscylDUZHFMHItceLOzluMCfpS&#10;Go9dCreNnCg1lRZrTg0VtvRRUXHd36yG2+uxO1+K79Om3qrskO38Z/d20vrluX9fgIjUx3/xn3tj&#10;NMymk/lcjbO0OV1Kd0CuHgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB34VFdyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="window" strokecolor="black [3213]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="360BD646" w14:textId="07DF1BE4" w:rsidR="00481A13" w:rsidRPr="00585085" w:rsidRDefault="00481A13" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00585085">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Incorporated</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00585085">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Association </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1A27DB89" w14:textId="52310F5D" w:rsidR="00C166E7" w:rsidRPr="008B03AC" w:rsidRDefault="008B03AC" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="008B03AC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:r w:rsidR="006A41AC" w:rsidRPr="006A41AC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>e.g. organisation ending in Inc</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008B03AC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2EE6BC8C" w14:textId="77777777" w:rsidR="00727660" w:rsidRDefault="00727660" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00727660">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Executed in accordance with section 15(1)(b) of the </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00727660">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Associations Incorporation Act 2015</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00727660">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (WA))</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="44"/>
+                            <w:szCs w:val="44"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                            <w:id w:val="1542864627"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:r w:rsidR="00727660">
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:p>
+                      <w:p w14:paraId="0B62BEE2" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="66419088" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 1464689141" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:15032;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfzeelyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9bsIw&#10;EN4r9R2sq9StOGmjQFMMqqoiwcAAZeh4xEeSNj5HtiHh7TESEuN9/zedD6YVJ3K+sawgHSUgiEur&#10;G64U7H4WLxMQPiBrbC2TgjN5mM8eH6ZYaNvzhk7bUIkYwr5ABXUIXSGlL2sy6Ee2I47cwTqDIZ6u&#10;ktphH8NNK1+TJJcGG44NNXb0VVP5vz0aBce33/7wV673y2aVjHfjjfvus71Sz0/D5weIQEO4i2/u&#10;pY7zszzLJ+9plsL1pwiAnF0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn83npckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="window" strokecolor="black [3213]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="2551A7BD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00A4495A" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="4B43D3A1" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="006526E3" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="489CC6DD" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="006526E3" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">………………………………………………………………      </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>……………………………………………………..……</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="041A95B8" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="4185F7E2" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidRPr="001F7318">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of person with authority</w:t>
+                          <w:t>Signature of president/secretary</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0AEE593D" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="4B836CA5" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
-[...6 lines deleted...]
-                        </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="74E21EC5" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="00EF4B4D" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="0BEBE417" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="00EF4B4D" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="21C372D0" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="006526E3" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="7399FA47" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="006526E3" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>………………………………………………………………      ……………………………………………………..……</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="62186A28" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001C02AE" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="75237146" w14:textId="77777777" w:rsidR="00481A13" w:rsidRPr="001C02AE" w:rsidRDefault="00481A13" w:rsidP="00481A13">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidRPr="001F7318">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of witness</w:t>
-[...7 lines deleted...]
-                          <w:tab/>
+                          <w:t>Signature of president/secretary</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="5DAD5D24" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="000B4AE0" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
+                      <w:p w14:paraId="6FF7A124" w14:textId="3D3B41A2" w:rsidR="001F7318" w:rsidRPr="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5EDB1B66" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="page3"/>
-      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="19B33D93" w14:textId="77777777" w:rsidR="00093AFA" w:rsidRDefault="00093AFA" w:rsidP="005425A9">
-[...24 lines deleted...]
-    <w:p w14:paraId="5D4CAF9A" w14:textId="4113ACD4" w:rsidR="001224D8" w:rsidRPr="00090F47" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+    <w:p w14:paraId="1A197535" w14:textId="3B589992" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04D7CB9B" wp14:editId="3D25AA38">
-[...2 lines deleted...]
-                <wp:docPr id="1809085067" name="Group 1809085067"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EA501CC" wp14:editId="432F77B4">
+                <wp:extent cx="6534150" cy="1600200"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="953051314" name="Group 953051314"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6600825" cy="1924050"/>
-[...795 lines deleted...]
-                          <a:ext cx="6600825" cy="1543050"/>
+                          <a:ext cx="6534150" cy="1600200"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6156413" cy="1329070"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="276293799" name="Text Box 276293799"/>
+                        <wps:cNvPr id="1321646806" name="Text Box 1321646806"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1488579" cy="1329070"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="54A9F134" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="3CBD25D0" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
-                            </w:p>
-[...9 lines deleted...]
-                              <w:r>
+                              <w:r w:rsidRPr="007E3A6D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
-                                <w:t>Government Entity</w:t>
+                                <w:t xml:space="preserve">Local government </w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w14:paraId="3F606ADD" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007E3A6D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">(e.g. City of Canning, Town of Cambridge, Shire of </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="007E3A6D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Nannup</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="007E3A6D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3FCA88A3" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007E3A6D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Executed in accordance with the </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="000441C9">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Local Government Act 1995</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="007E3A6D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> (WA)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="007E3A6D">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
-                                <w:id w:val="-626772896"/>
-[...18 lines deleted...]
-                                  <w:r>
+                              </w:pPr>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:sz w:val="44"/>
+                                    <w:szCs w:val="44"/>
+                                  </w:rPr>
+                                  <w:id w:val="1182389313"/>
+                                  <w14:checkbox>
+                                    <w14:checked w14:val="0"/>
+                                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                  </w14:checkbox>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:r w:rsidR="00D47085">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
-                                </w:p>
-[...2 lines deleted...]
-                            <w:p w14:paraId="0BEE5A10" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:p>
+                            <w:p w14:paraId="56C6A6EC" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="5201D09B" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00170D40" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="1DFE7CE2" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:sz w:val="19"/>
                                   <w:szCs w:val="19"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="723048431" name="Text Box 723048431"/>
+                        <wps:cNvPr id="701750345" name="Text Box 701750345"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1488579" y="0"/>
                             <a:ext cx="4667834" cy="1329055"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="40102A36" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00A4495A" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="4709B913" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00A4495A" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:sz w:val="32"/>
                                   <w:szCs w:val="32"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="47304271" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="006526E3" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="5B0DF8F9" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="006526E3" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="006526E3">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">………………………………………………………………      </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="006526E3">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>……………………………………………………..……</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="2171C750" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="421557F3" w14:textId="0FECD1BC" w:rsidR="00D47085" w:rsidRPr="001C02AE" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidRPr="001F7318">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Signature of person with authority</w:t>
+                                <w:t xml:space="preserve">Signature of </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00E96C80">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>authorised person</w:t>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Name</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="24F80EDF" w14:textId="3683ECE0" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="47DBE9E8" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="001C02AE" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">to bind the </w:t>
-[...7 lines deleted...]
-                                <w:t>Government Entity</w:t>
+                                <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="5B5F4D70" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00EF4B4D" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="5AA940F2" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00EF4B4D" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="32"/>
                                   <w:szCs w:val="32"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="722AA604" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="006526E3" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="2A2D71B0" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="006526E3" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="006526E3">
                                 <w:rPr>
                                   <w:rFonts w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>………………………………………………………………      ……………………………………………………..……</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="692FC99B" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                            <w:p w14:paraId="59AD2E4E" w14:textId="70D8D284" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
+                              </w:pPr>
+                              <w:r w:rsidRPr="001F7318">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                              </w:pPr>
-                              <w:r w:rsidRPr="001C02AE">
+                                <w:t xml:space="preserve">Signature of </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00E96C80">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Signature of witness</w:t>
+                                <w:t>witness</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="001C02AE">
+                              <w:r w:rsidR="00E96C80">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                               </w:r>
                               <w:r w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:tab/>
                                 <w:t>Name</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="69563DB6" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="000B4AE0" w:rsidRDefault="001224D8" w:rsidP="001224D8">
-[...9 lines deleted...]
-                            <w:p w14:paraId="2C8A595E" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5D15AAD3" id="Group 1510793552" o:spid="_x0000_s1038" style="width:519.75pt;height:121.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,13290" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Fra6LwMAABgLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP2zAUfp+0/2D5feTS9CpS1MFAkxCg&#10;wcSz6zhtNMf2bLcJ+/U7dtL0QqUNpk174CWxfe6fz/nk07O65GjNtCmkSHF0EmLEBJVZIRYp/vpw&#10;+WGEkbFEZIRLwVL8xAw+m75/d1qpCYvlUvKMaQROhJlUKsVLa9UkCAxdspKYE6mYAGEudUksbPUi&#10;yDSpwHvJgzgMB0Eldaa0pMwYOL1ohHjq/ec5o/Y2zw2ziKcYcrP+q/137r7B9JRMFpqoZUHbNMgr&#10;sihJISBo5+qCWIJWunjmqiyolkbm9oTKMpB5XlDma4BqovCgmistV8rXsphUC9XBBNAe4PRqt/Rm&#10;faXVvbrTgESlFoCF37la6lyX7g9ZotpD9tRBxmqLKBwOBmE4ivsYUZBF/aQX9ltQ6RKQf2ZHl582&#10;llF/kES91rIXj8Ohtww2gYO9dCoFDWK2GJg/w+B+SRTz0JoJYHCnUZGlOB4O4nFvOB5jJEgJ7frg&#10;6vwoa7SVeJy8kUMN2RrEULrrJJejgcPfBS9KRqP+EIJ58I5AQCZKG3vFZIncIsUaGtr3GVlfGwsh&#10;Aa2NiotqJC+yy4Jzv3FDxM65RmsC7c+tTxIs9rS4QBXcYw/u7VcebH3EA/jjwlkyP25tWlso/Mo+&#10;ceZ0uPjCcoDat9ORHAmlTHR5em2nlUNFLzFs9bdZvcS4qQMsfGQpbGdcFkLqBqV9aLNvG2DyRh8u&#10;Zqdut7T1vPY9Ntp0ylxmT9BAWjakZBS9LOCSr4mxd0QDCwFfAbPaW/jkXMIlyXaF0VLqH8fOnT4M&#10;BkgxqoDVUmy+r4hmGPHPAkZmHCWJo0G/SfrDGDZ6VzLflYhVeS6hcyLgcEX90ulbvlnmWpaPQMAz&#10;FxVERFCInWK7WZ7bhmuBwCmbzbwSEJ8i9lrcK+pcO5RdCz/Uj0Srts8tzN2N3AwpmRy0e6PrLIWc&#10;razMCz8LDucG1RZ/IIxmKv86cwzjXpiMkh5AdcAcW8nrmKMjiefkmwwGw1Ev2eGPft91V0ehW3J4&#10;449uilue25/gfeL5n/lj/MYf/5Y//DsEnl9+rtqnonvf7e4932wftNOfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAc9VQBN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NY0Vj&#10;NqUU9VQEW0G8TbPTJDQ7G7LbJP33br3oZeDxHu99ky8n24qBet841pDMFAji0pmGKw2fu9e7RxA+&#10;IBtsHZOGM3lYFtdXOWbGjfxBwzZUIpawz1BDHUKXSenLmiz6meuIo3dwvcUQZV9J0+MYy20r50o9&#10;SIsNx4UaO1rXVB63J6vhbcRxlSYvw+Z4WJ+/d4v3r01CWt/eTKtnEIGm8BeGC35EhyIy7d2JjRet&#10;hvhI+L0XT6VPCxB7DfP7VIEscvkfv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAexa2&#10;ui8DAAAYCwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;c9VQBN0AAAAGAQAADwAAAAAAAAAAAAAAAACJBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAJMGAAAAAA==&#10;">
-                <v:shape id="Text Box 276293799" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;width:14885;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9VoLSygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYIXsRsjJCZ2U0SQai/FVsHjI/vMhmTfht21jf/eFQo9DjPzDbNczXYUB/Khd6zgbpGB&#10;IG6d7rlT8LF/uX0AESKyxtExKfilAKvm8mKJtXZHfqfDLnYiQTjUqMDEONVShtaQxbBwE3Hyvp23&#10;GJP0ndQejwluR5lnWSEt9pwWDE70bKgddj9WAc+5j4XZhL2b1sPbektf288bpa6v5qdHEJHmeA6f&#10;2q9aQV4WeXVfVhX8X0p3QDZ/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD1WgtLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+              <v:group w14:anchorId="2EA501CC" id="Group 953051314" o:spid="_x0000_s1038" style="width:514.5pt;height:126pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,13290" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD+sioLAMAABoLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltv0zAUfkfiP1h5Z0naJL1o6VQGm5Cm&#10;bWJDe3Ydp4lwbGO7Tcqv59hJ03Ydgg2BeNhLYvvcP5/zyadnTcXQmipdCp564UngIcqJyEq+TL0v&#10;9xfvxh7SBvMMM8Fp6m2o9s5mb9+c1nJKB6IQLKMKgROup7VMvcIYOfV9TQpaYX0iJOUgzIWqsIGt&#10;WvqZwjV4r5g/CILEr4XKpBKEag2nH1qhN3P+85wSc5PnmhrEUg9yM+6r3Hdhv/7sFE+XCsuiJF0a&#10;+AVZVLjkELR39QEbjFaqPHJVlUQJLXJzQkTlizwvCXU1QDVh8KiaSyVW0tWynNZL2cME0D7C6cVu&#10;yfX6Usk7easAiVouAQu3s7U0uarsH7JEjYNs00NGG4MIHCbxMApjQJaALEyCAC6lBZUUgPyRHSk+&#10;bi3DOInCYWc5HEyCkbP0t4H9g3RqCQ2idxjoP8PgrsCSOmj1FDC4VajMoIDhIEyiZBwkHuK4gn69&#10;t4W+Fw3aEzmknJnFDZkG5GBry7ZZajj8XfjCaDyOR5Ofg4CnUmlzSUWF7CL1FLS06zS8vtIGQgJe&#10;WxUbVQtWZhclY25jx4ieM4XWGAaAGZckWBxoMY5quMkhXOOvPJjmCQ/gj3FrSd3AdWntoHArs2HU&#10;6jD+meYAtmuoJ3LEhFDe5+m0rVYOFT3HsNPfZfUc47YOsHCRBTe9cVVyoVqUDqHNvm6ByVt9uJi9&#10;uu3SNIvGddl42ykLkW2ggZRoaUlLclHCJV9hbW6xAh6CuQJuNTfwyZmASxLdykOFUN+fOrf6MBog&#10;9VANvJZ6+tsKK+oh9onD0EzCKLJE6DZRPBrARu1LFvsSvqrOBXROCCwuiVtafcO2y1yJ6gEoeG6j&#10;gghzArFTz2yX56ZlW6BwQudzpwTUJ7G54neSWNcWZdvC980DVrLrcwODdy22Y4qnj9q91bWWXMxX&#10;RuSlmwWLc4tqhz9QRjuVf507RkE4ioNhFB9Rx07yMuboSeKYfqMkGY2H0R5/xLHtrp5Ed+Twyh/9&#10;FHc8dzjBh8TzP/PH5JU//i1/uJcIPMDcXHWPRfvC2987vtk9aWc/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAyofvxdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NpGJjNqUU&#10;9VQEW0F6m2anSWh2NmS3Sfrv3XrRy4PHG977Jl9OthUD9b5xrCGZKRDEpTMNVxq+dm8PzyB8QDbY&#10;OiYNF/KwLG5vcsyMG/mThm2oRCxhn6GGOoQuk9KXNVn0M9cRx+zoeosh2r6SpscxlttWpko9SYsN&#10;x4UaO1rXVJ62Z6vhfcRx9Zi8DpvTcX3Z7+Yf35uEtL6/m1YvIAJN4e8YrvgRHYrIdHBnNl60GuIj&#10;4VevmUoX0R80pPNUgSxy+R+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDD+sioLAMA&#10;ABoLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKh+/F&#10;3AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;jwYAAAAA&#10;">
+                <v:shape id="Text Box 1321646806" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;width:14885;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4sbubxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4X+g5hCr2UmnUtQbZGKQWxepFqCz0Om+lmcTNZkqjr2xuh0ON8/zNbDK4TJwqx9axhPCpAENfe&#10;tNxo+Novn6cgYkI22HkmDReKsJjf382wMv7Mn3TapUbkEI4VarAp9ZWUsbbkMI58T5y5Xx8cpnyG&#10;RpqA5xzuOlkWhZIOW84NFnt6t1QfdkengYcyJGU3ce/71WG92tLP9vtJ68eH4e0VRKIh/Yv/3B8m&#10;z5+UY/WipoWC208ZADm/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPixu5vHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="54A9F134" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="3CBD25D0" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
                         <w:pPr>
-                          <w:spacing w:after="0"/>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                      </w:p>
-[...9 lines deleted...]
-                        <w:r>
+                        <w:r w:rsidRPr="007E3A6D">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
-                          <w:t>Government Entity</w:t>
+                          <w:t xml:space="preserve">Local government </w:t>
                         </w:r>
                       </w:p>
-                      <w:sdt>
-                        <w:sdtPr>
+                      <w:p w14:paraId="3F606ADD" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(e.g. City of Canning, Town of Cambridge, Shire of </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Nannup</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3FCA88A3" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Executed in accordance with the </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="000441C9">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Local Government Act 1995</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (WA)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="007E3A6D">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
-                          <w:id w:val="-626772896"/>
-[...18 lines deleted...]
-                            <w:r>
+                        </w:pPr>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                            <w:id w:val="1182389313"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:r w:rsidR="00D47085">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                      <w:p w14:paraId="0BEE5A10" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:p>
+                      <w:p w14:paraId="56C6A6EC" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                         <w:pPr>
-                          <w:spacing w:after="0"/>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5201D09B" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00170D40" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="1DFE7CE2" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                         <w:pPr>
-                          <w:spacing w:after="0"/>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:sz w:val="19"/>
                             <w:szCs w:val="19"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 723048431" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcK8hgygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvpWZdZZWtUUqh2PYiagWPj83rZnHzsiSprv/eFAoeh5n5hlmsetuKM/nQOFYwHmUg&#10;iCunG64VfO/fn+cgQkTW2DomBVcKsFoOHhZYanfhLZ13sRYJwqFEBSbGrpQyVIYshpHriJP347zF&#10;mKSvpfZ4SXDbyjzLCmmx4bRgsKM3Q9Vp92sVcJ/7WJivsHfd+vS53tBxc3hS6nHYv76AiNTHe/i/&#10;/aEVzPJJNp1PJ2P4u5TugFzeAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABwryGDKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:shape id="Text Box 701750345" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU8GNLygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVepCbaqmVrlFIQrRdRW+jxsXndLG5eliTq9t+bQsHjMDPfMLNF5xpxphBrzxqGAwWC&#10;uPSm5krD52H5+AIiJmSDjWfS8EsRFvO73gwL4y+8o/M+VSJDOBaowabUFlLG0pLDOPAtcfZ+fHCY&#10;sgyVNAEvGe4aOVJqIh3WnBcstvRuqTzuT04Dd6OQJnYTD75dHT9WW/refvW1frjv3l5BJOrSLfzf&#10;XhsNUzWcjtXT8xj+LuU7IOdXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANTwY0vKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="40102A36" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00A4495A" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="4709B913" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00A4495A" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="47304271" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="006526E3" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="5B0DF8F9" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="006526E3" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">………………………………………………………………      </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>……………………………………………………..……</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="2171C750" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="421557F3" w14:textId="0FECD1BC" w:rsidR="00D47085" w:rsidRPr="001C02AE" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidRPr="001F7318">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of person with authority</w:t>
+                          <w:t xml:space="preserve">Signature of </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00E96C80">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>authorised person</w:t>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="24F80EDF" w14:textId="3683ECE0" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="47DBE9E8" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="001C02AE" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">to bind the </w:t>
-[...7 lines deleted...]
-                          <w:t>Government Entity</w:t>
+                          <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="5B5F4D70" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="00EF4B4D" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="5AA940F2" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00EF4B4D" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="722AA604" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="006526E3" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="2A2D71B0" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="006526E3" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="006526E3">
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>………………………………………………………………      ……………………………………………………..……</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="692FC99B" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="001C02AE" w:rsidRDefault="001224D8" w:rsidP="001224D8">
+                      <w:p w14:paraId="59AD2E4E" w14:textId="70D8D284" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                         <w:pPr>
                           <w:spacing w:after="0"/>
+                        </w:pPr>
+                        <w:r w:rsidRPr="001F7318">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                        </w:pPr>
-                        <w:r w:rsidRPr="001C02AE">
+                          <w:t xml:space="preserve">Signature of </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00E96C80">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Signature of witness</w:t>
+                          <w:t>witness</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="001C02AE">
+                        <w:r w:rsidR="00E96C80">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>Name</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="69563DB6" w14:textId="77777777" w:rsidR="001224D8" w:rsidRPr="000B4AE0" w:rsidRDefault="001224D8" w:rsidP="001224D8">
-[...9 lines deleted...]
-                      <w:p w14:paraId="2C8A595E" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8" w:rsidP="001224D8"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F20DCC" w14:textId="77777777" w:rsidR="001224D8" w:rsidRDefault="001224D8">
+    <w:p w14:paraId="1B12B26C" w14:textId="396291D6" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15818D7F" wp14:editId="79188474">
+                <wp:extent cx="6534150" cy="2667000"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="1840014047" name="Group 1840014047"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6534150" cy="2667000"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6156413" cy="1329070"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="582998500" name="Text Box 582998500"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1488579" cy="1329070"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="dk1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="695F2C4E" w14:textId="77777777" w:rsidR="000441C9" w:rsidRPr="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="000441C9">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Other entities </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="11AD9F9A" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="000441C9">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>(e.g. universities, organisations registered or established outside of Australia)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="158F20A3" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="000441C9">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:sz w:val="44"/>
+                                  <w:szCs w:val="44"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:sz w:val="44"/>
+                                    <w:szCs w:val="44"/>
+                                  </w:rPr>
+                                  <w:id w:val="-2042428518"/>
+                                  <w14:checkbox>
+                                    <w14:checked w14:val="0"/>
+                                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                  </w14:checkbox>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:r w:rsidR="00D47085">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                                      <w:b/>
+                                      <w:sz w:val="44"/>
+                                      <w:szCs w:val="44"/>
+                                    </w:rPr>
+                                    <w:t>☐</w:t>
+                                  </w:r>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:p>
+                            <w:p w14:paraId="7AE6B904" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="00D47085">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="0054D34E" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="00D47085">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:sz w:val="19"/>
+                                  <w:szCs w:val="19"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="113071318" name="Text Box 113071318"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1488579" y="0"/>
+                            <a:ext cx="4667834" cy="1329055"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="lt1"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="dk1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6064EA5A" w14:textId="77777777" w:rsidR="004A6429" w:rsidRDefault="004A6429" w:rsidP="004A6429">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Please insert your own execution clause that applies to the Applicant which includes signatures from any authorised person/s required to enter this Deed Poll on behalf of the Applicant.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="513B0CC2" w14:textId="012A55DB" w:rsidR="00D47085" w:rsidRPr="004A6429" w:rsidRDefault="00F63A76" w:rsidP="00F63A76">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.……….</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………………………………………………………………………………………</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>.…………………………………………………………………………….</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="003862FB">
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>…</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>………</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="15818D7F" id="Group 1840014047" o:spid="_x0000_s1041" style="width:514.5pt;height:210pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61564,13290" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeafOIMQMAABoLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltvmzAUfp+0/2DxvgIJ5KaSKuvWalLV&#10;VmunPjvGBDRje7YTyH79jg2BJO20tdOmPfTF2D4Xn/P5nA+fntUlQxuqdCF44oUngYcoJyIt+Crx&#10;vtxfvJt4SBvMU8wEp4m3pdo7m799c1rJGR2IXLCUKgROuJ5VMvFyY+TM9zXJaYn1iZCUgzATqsQG&#10;lmrlpwpX4L1k/iAIRn4lVCqVIFRr2P3QCL25859llJibLNPUIJZ4EJtxo3Lj0o7+/BTPVgrLvCBt&#10;GPgFUZS44HBo5+oDNhitVfHIVVkQJbTIzAkRpS+yrCDU5QDZhMFRNpdKrKXLZTWrVrKDCaA9wunF&#10;bsn15lLJO3mrAIlKrgALt7K51Jkq7ReiRLWDbNtBRmuDCGyO4mEUxoAsAdlgNBoHQQsqyQH5R3Yk&#10;/7izDONRFA4by3A4mAZjZ+nvDvYPwqkkFIjuMdB/hsFdjiV10OoZYHCrUJEmXjwZTKeTGFJAHJdQ&#10;rvc2z/eiRr3E4eSMLGrI1CCGyreVZGPUsPm74IXRZBKPpz+HAM+k0uaSihLZSeIpKGhXZ3hzpQ0c&#10;CWjtVOypWrAivSgYcwvbRPScKbTBUP7MuCDB4kCLcVTBPQ7hEn/lwdRPeAB/jFtL6tqtDauHws3M&#10;llGrw/hnmgHUrpyeiBETQnkXp9O2Whlk9BzDVr+P6jnGTR5g4U4W3HTGZcGFalA6hDb9ugMma/Th&#10;YvbytlNTL2tXY6Grcru1FOkWKkiJhpW0JBcF3PIV1uYWK6AhKEOgVnMDQ8YE3JJoZx7Khfr+1L7V&#10;h84AqYcqoLXE09/WWFEPsU8cemYaRpHlQbeI4vEAFmpfstyX8HV5LqB0QiBxSdzU6hu2m2ZKlA/A&#10;wAt7KogwJ3B24pnd9Nw0ZAsMTuhi4ZSA+SQ2V/xOEuvawmxr+L5+wEq2hW6g8a7Frkvx7KjeG11r&#10;ycVibURWuGboUW0vABijacu/Th1hOAzG4TCE/90RdfSSl1FHxxKP2TcCwp0Moz0CiWNLRB2H9uzw&#10;SiBdG7dEd9jCh8zzXxNI9695JZB/QyDuJQIPMNdY7WPRvvD2145w+ift/AcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCeLTcU3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3aT+&#10;QWM2pRT1VARbQbxNs9MkNDsbstsk/fZOvehl4PGG934vX0yuVQP1ofFsIJ0loIhLbxuuDHxuX28e&#10;QYWIbLH1TAZOFGBRXF7kmFk/8gcNm1gpCeGQoYE6xi7TOpQ1OQwz3xGLt/e9wyiyr7TtcZRw1+p5&#10;kjxohw1LQ40drWoqD5ujM/A24ri8TV+G9WG/On1v79+/1ikZc301LZ9BRZri3zOc8QUdCmHa+SPb&#10;oFoDMiT+3rOXzJ9E7wzcSSnoItf/8YsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN5p&#10;84gxAwAAGgsAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJ4tNxTcAAAABgEAAA8AAAAAAAAAAAAAAAAAiwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACUBgAAAAA=&#10;">
+                <v:shape id="Text Box 582998500" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;width:14885;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBW993ryAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagIx&#10;FIX3gu8QbqEb0YwDyjg1igjF2o1UK3R5mdxOBic3Q5Lq+PbNQnB5OH98y3VvW3ElHxrHCqaTDARx&#10;5XTDtYLv0/u4ABEissbWMSm4U4D1ajhYYqndjb/oeoy1SCMcSlRgYuxKKUNlyGKYuI44eb/OW4xJ&#10;+lpqj7c0bluZZ9lcWmw4PRjsaGuouhz/rALucx/n5jOcXLe77HcH+jmcR0q9vvSbNxCR+vgMP9of&#10;WsGsyBeLYpYliISUcECu/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBW993ryAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="695F2C4E" w14:textId="77777777" w:rsidR="000441C9" w:rsidRPr="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="000441C9">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Other entities </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="11AD9F9A" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="000441C9">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>(e.g. universities, organisations registered or established outside of Australia)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="158F20A3" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="000441C9">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="44"/>
+                            <w:szCs w:val="44"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="44"/>
+                              <w:szCs w:val="44"/>
+                            </w:rPr>
+                            <w:id w:val="-2042428518"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:r w:rsidR="00D47085">
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:p>
+                      <w:p w14:paraId="7AE6B904" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="00D47085">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="0054D34E" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="00D47085">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 113071318" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:14885;width:46679;height:13290;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDntj+AxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhF5Kza6CLVujlEKx7UXUCh6HzXSzuJksSarbf985CB4f73uxGnynzhRTG9hAOSlAEdfB&#10;ttwY+N6/Pz6DShnZYheYDPxRgtVydLfAyoYLb+m8y42SEE4VGnA595XWqXbkMU1CTyzcT4ges8DY&#10;aBvxIuG+09OimGuPLUuDw57eHNWn3a83wMM05rn7SvvQr0+f6w0dN4cHY+7Hw+sLqExDvomv7g8r&#10;88tZ8VTOStkslwSDXv4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA57Y/gMYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="6064EA5A" w14:textId="77777777" w:rsidR="004A6429" w:rsidRDefault="004A6429" w:rsidP="004A6429">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Please insert your own execution clause that applies to the Applicant which includes signatures from any authorised person/s required to enter this Deed Poll on behalf of the Applicant.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="513B0CC2" w14:textId="012A55DB" w:rsidR="00D47085" w:rsidRPr="004A6429" w:rsidRDefault="00F63A76" w:rsidP="00F63A76">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.……….</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………………………………………………………………………………………</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>.…………………………………………………………………………….</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="003862FB">
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>…</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>………</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4144C9" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52441CF1" w14:textId="1A171E4C" w:rsidR="001224D8" w:rsidRDefault="001224D8">
+    <w:p w14:paraId="4BFE9448" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7751F30C" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+        <w:sectPr w:rsidR="00D47085" w:rsidSect="007557AB">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="720" w:right="2261" w:bottom="720" w:left="993" w:header="0" w:footer="283" w:gutter="0"/>
+          <w:cols w:space="720" w:equalWidth="0">
+            <w:col w:w="10064"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B2902D" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2A5537" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="001E1AD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="18959A4E" w14:textId="73384F38" w:rsidR="00F533A0" w:rsidRPr="00301B86" w:rsidRDefault="00670F5C" w:rsidP="00670F5C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301B86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OFFICE USE ONLY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4D6C71" w14:textId="519111C5" w:rsidR="008C6F6F" w:rsidRPr="008C6F6F" w:rsidRDefault="00670F5C" w:rsidP="00375143">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1736CDB8" wp14:editId="35D683F1">
             <wp:extent cx="5600700" cy="716783"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="2" name="Picture 2" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5639530" cy="721752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -26080,68 +27497,68 @@
       <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manager </w:t>
       </w:r>
       <w:r w:rsidR="00F54244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">or his/her delegate </w:t>
       </w:r>
       <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">immediately of any alteration to the nature and timing of the activities to be undertaken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5EE2CB" w14:textId="6AC5F7E1" w:rsidR="00B646BB" w:rsidRPr="00F1514E" w:rsidRDefault="00B646BB" w:rsidP="00F1514E">
+    <w:p w14:paraId="6C5EE2CB" w14:textId="6AC5F7E1" w:rsidR="00B646BB" w:rsidRPr="00F1514E" w:rsidRDefault="00B646BB" w:rsidP="00705847">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="567"/>
+          <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="708" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="008732FF" w:rsidRPr="00727A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawful Authority </w:t>
       </w:r>
       <w:r w:rsidR="00727A0B" w:rsidRPr="00727A0B">
         <w:rPr>
@@ -26908,1726 +28325,1567 @@
       <w:r w:rsidR="007F0590" w:rsidRPr="008E3B7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">without </w:t>
       </w:r>
       <w:r w:rsidR="007F0590">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>lawful authority from the department</w:t>
       </w:r>
       <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9FBAC2" w14:textId="1D927790" w:rsidR="00183807" w:rsidRDefault="00301B86" w:rsidP="00375143">
+    <w:p w14:paraId="1D9FBAC2" w14:textId="53DB88CA" w:rsidR="00183807" w:rsidRDefault="00F11A29" w:rsidP="00D968F4">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="num" w:pos="1200"/>
-        </w:tabs>
-[...345 lines deleted...]
-          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="708" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="page4"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="0016163F">
+      <w:r w:rsidRPr="00F11A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="008732FF" w:rsidRPr="00F11A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lawful Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>holder acknowledges</w:t>
+      </w:r>
+      <w:r w:rsidR="00077B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and accepts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0016163F" w:rsidRPr="0016163F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00183807">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omestic pets are not permitted in </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">national parks, conservation parks and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nature reserves, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">except in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>designated area</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00301B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or by lawful authority</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="004554C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00077B2F">
-[...29 lines deleted...]
-        <w:t>where applicable.</w:t>
+      <w:r w:rsidR="00A60E4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any areas of </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CALM Act</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> land are baited with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60E4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1080 poison baits</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7020B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="004554C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be fatal to domestic pets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FB57C4" w14:textId="17EEE389" w:rsidR="00B646BB" w:rsidRPr="00183807" w:rsidRDefault="00744E04" w:rsidP="00F1514E">
+    <w:p w14:paraId="13CC5675" w14:textId="29D4DB2B" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="004028FB" w:rsidP="00D968F4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="708" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744E04">
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="008732FF" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lawful Authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>holder acknowledges</w:t>
+      </w:r>
+      <w:r w:rsidR="00077B2F" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and accepts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o permanent or semi-permanent facilities or structures are to be erected without </w:t>
+      </w:r>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lawful authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the department</w:t>
+      </w:r>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A074F50" w14:textId="191DA1AA" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00D968F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="567"/>
+          <w:tab w:val="num" w:pos="1200"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="708" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="page4"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="0016163F" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lawful Authority holder acknowledges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00077B2F" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and accepts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">park </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entry</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A15900">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and camping fees </w:t>
+      </w:r>
+      <w:r w:rsidR="00077B2F" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be paid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB57C4" w14:textId="17EEE389" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00744E04" w:rsidP="00D968F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="567"/>
+          <w:tab w:val="num" w:pos="1200"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="708" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The Lawful Authority holder acknowledges</w:t>
       </w:r>
-      <w:r w:rsidR="00077B2F">
+      <w:r w:rsidR="00077B2F" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and accepts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> authority</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00183807">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to conduct </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00183807">
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00647252" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r w:rsidR="008D06D2" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00647252">
-[...15 lines deleted...]
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00183807">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>activity</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00183807">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">event cannot be transferred from one </w:t>
       </w:r>
-      <w:r w:rsidR="008E3B7D" w:rsidRPr="00183807">
+      <w:r w:rsidR="008E3B7D" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">person, </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00183807">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">group or organisation to another. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399E2DF6" w14:textId="77777777" w:rsidR="004B4278" w:rsidRPr="00272C80" w:rsidRDefault="004B4278" w:rsidP="00375143">
+    <w:p w14:paraId="399E2DF6" w14:textId="77777777" w:rsidR="004B4278" w:rsidRPr="00705847" w:rsidRDefault="004B4278" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="165" w:lineRule="exact"/>
         <w:ind w:right="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045600ED" w14:textId="5FF8DBB5" w:rsidR="00B646BB" w:rsidRPr="006E010F" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="045600ED" w14:textId="5FF8DBB5" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E010F">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Safety </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726E2D4E" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="726E2D4E" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
         <w:ind w:right="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07CD05CC" w14:textId="64AC4113" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00F1514E">
+    <w:p w14:paraId="07CD05CC" w14:textId="64AC4113" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00A15900">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:right="708" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where applicable, the </w:t>
       </w:r>
-      <w:r w:rsidR="0079103A" w:rsidRPr="0079103A">
+      <w:r w:rsidR="0079103A" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawful Authority holder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F640B58" w14:textId="4F8DFA14" w:rsidR="00B646BB" w:rsidRPr="00301B86" w:rsidRDefault="00714718" w:rsidP="00375143">
+    <w:p w14:paraId="5F640B58" w14:textId="4F8DFA14" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00714718" w:rsidP="00375143">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301B86">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B376A5" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B376A5" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate safety equipment; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABEFB0C" w14:textId="1BBD1253" w:rsidR="00B646BB" w:rsidRPr="00301B86" w:rsidRDefault="00714718" w:rsidP="00375143">
+    <w:p w14:paraId="4ABEFB0C" w14:textId="1BBD1253" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00714718" w:rsidP="00375143">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301B86">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B376A5" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B376A5" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mploy </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
-[...16 lines deleted...]
-      <w:r w:rsidR="00391CC3" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and use only experienced and competent guides/instructors</w:t>
+      </w:r>
+      <w:r w:rsidR="00391CC3" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB1DE1E" w14:textId="2CE8264D" w:rsidR="00B646BB" w:rsidRDefault="00714718" w:rsidP="00375143">
+    <w:p w14:paraId="1BB1DE1E" w14:textId="2CE8264D" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00714718" w:rsidP="00375143">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00301B86">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide an </w:t>
       </w:r>
-      <w:r w:rsidR="006408F2" w:rsidRPr="00301B86">
-[...15 lines deleted...]
-      <w:r w:rsidR="00CB7C0D">
+      <w:r w:rsidR="006408F2" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emergency response plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7C0D" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidR="006408F2">
+      <w:r w:rsidR="006408F2" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> management plan, </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7C0D">
+      <w:r w:rsidR="00CB7C0D" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">event management plan and </w:t>
       </w:r>
-      <w:r w:rsidR="00B9530D">
+      <w:r w:rsidR="00B9530D" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">traffic management plan </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>at least two weeks prior to</w:t>
       </w:r>
-      <w:r w:rsidR="00957BCA">
+      <w:r w:rsidR="00957BCA" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00301B86">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> event if requested</w:t>
       </w:r>
-      <w:r w:rsidR="0013658B">
+      <w:r w:rsidR="0013658B" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the department</w:t>
       </w:r>
-      <w:r w:rsidR="008C3E0F">
+      <w:r w:rsidR="008C3E0F" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62399471" w14:textId="681BC832" w:rsidR="0045236D" w:rsidRDefault="0099549A" w:rsidP="0056125E">
+    <w:p w14:paraId="62399471" w14:textId="681BC832" w:rsidR="0045236D" w:rsidRPr="00705847" w:rsidRDefault="0099549A" w:rsidP="0056125E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>comply with</w:t>
       </w:r>
-      <w:r w:rsidR="00D02D96">
+      <w:r w:rsidR="00D02D96" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0045236D">
+      <w:r w:rsidR="0045236D" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="0056125E" w:rsidRPr="0056125E">
+      <w:r w:rsidR="0056125E" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Adventure Activity Standard and related Good Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidR="00D53DA5">
+      <w:r w:rsidR="00D53DA5" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidR="0056125E" w:rsidRPr="0056125E">
-[...39 lines deleted...]
-      <w:r w:rsidR="00D53DA5">
+      <w:r w:rsidR="0056125E" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivering led outdoor adventure activities with dependent participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53DA5" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D442E1" w14:textId="77777777" w:rsidR="00DC7E5B" w:rsidRPr="0056125E" w:rsidRDefault="00DC7E5B" w:rsidP="00F1514E">
+    <w:p w14:paraId="45D442E1" w14:textId="77777777" w:rsidR="00DC7E5B" w:rsidRPr="00705847" w:rsidRDefault="00DC7E5B" w:rsidP="00F1514E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B885B9" w14:textId="1698DDCC" w:rsidR="004B4278" w:rsidRPr="00F1514E" w:rsidRDefault="006909D7" w:rsidP="00F1514E">
+    <w:p w14:paraId="74B885B9" w14:textId="1698DDCC" w:rsidR="004B4278" w:rsidRPr="00705847" w:rsidRDefault="006909D7" w:rsidP="00A15900">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:right="708" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006909D7">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Lawful Authority holder acknowledges and accepts</w:t>
       </w:r>
-      <w:r w:rsidRPr="006909D7" w:rsidDel="006909D7">
+      <w:r w:rsidRPr="00705847" w:rsidDel="006909D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0079103A" w:rsidRPr="0079103A">
+      <w:r w:rsidR="0079103A" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>uthority holder</w:t>
       </w:r>
-      <w:r w:rsidR="00F072EF">
+      <w:r w:rsidR="00F072EF" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="0079103A">
+      <w:r w:rsidR="0079103A" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00360EBD">
+      <w:r w:rsidR="00360EBD" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>duty</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to appropriately advise and caution p</w:t>
       </w:r>
-      <w:r w:rsidR="002E44FE">
+      <w:r w:rsidR="002E44FE" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">articipants about the potential </w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">hazards likely to be encountered on </w:t>
       </w:r>
-      <w:r w:rsidR="005A3DDB">
+      <w:r w:rsidR="005A3DDB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CALM Act land</w:t>
       </w:r>
-      <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00B646BB" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EEFF3E" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="65EEFF3E" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="660" w:right="708" w:hanging="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Liability </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC2E33D" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="1CC2E33D" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
         <w:ind w:right="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE019A3" w14:textId="444380A9" w:rsidR="00301B86" w:rsidRDefault="00B646BB" w:rsidP="00F1514E">
+    <w:p w14:paraId="5CE019A3" w14:textId="444380A9" w:rsidR="00301B86" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00A15900">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise specified in this application, </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6141">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Lawful Authority holder </w:t>
+      <w:r w:rsidR="00CC6141" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Lawful Authority holder </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CC6141" w:rsidRPr="00CC6141">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidR="00CC6141" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00272C80">
-[...55 lines deleted...]
-      <w:r w:rsidR="000117F9">
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the currency of this permit maintain a policy of public liability insurance for a sum of not less than $10 million. </w:t>
+      </w:r>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The applicant must sign the deed poll clause (Part </w:t>
+      </w:r>
+      <w:r w:rsidR="000117F9" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00301B86">
-[...31 lines deleted...]
-      <w:r w:rsidR="007468F7">
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) of this fo</w:t>
+      </w:r>
+      <w:r w:rsidR="007468F7" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00301B86" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00A46413">
+      <w:r w:rsidR="00A46413" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> when applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00301B86" w:rsidRPr="00272C80">
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009B3CB4">
+      <w:r w:rsidR="009B3CB4" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuals </w:t>
       </w:r>
-      <w:r w:rsidR="00301B86">
-[...7 lines deleted...]
-      <w:r w:rsidR="009B3CB4">
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducting an activity by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a leader</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a group for which they have duty of care, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3CB4" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>are not required to have public liability insurance</w:t>
       </w:r>
-      <w:r w:rsidR="000117F9">
+      <w:r w:rsidR="000117F9" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Part B)</w:t>
       </w:r>
-      <w:r w:rsidR="009B3CB4">
+      <w:r w:rsidR="009B3CB4" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C888FF" w14:textId="77777777" w:rsidR="00F90B5D" w:rsidRDefault="00F90B5D" w:rsidP="00375143">
+    <w:p w14:paraId="65C888FF" w14:textId="77777777" w:rsidR="00F90B5D" w:rsidRPr="00705847" w:rsidRDefault="00F90B5D" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5B39AA" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="7E5B39AA" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="660" w:right="708" w:hanging="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC03781" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00375143">
+    <w:p w14:paraId="0CC03781" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="241" w:lineRule="exact"/>
         <w:ind w:right="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451E165F" w14:textId="3EFF6957" w:rsidR="00B646BB" w:rsidRPr="00272C80" w:rsidRDefault="00B646BB" w:rsidP="00F1514E">
+    <w:p w14:paraId="451E165F" w14:textId="3EFF6957" w:rsidR="00B646BB" w:rsidRPr="00705847" w:rsidRDefault="00B646BB" w:rsidP="00A15900">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:right="708" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="000B0DE3" w:rsidRPr="000B0DE3">
+      <w:r w:rsidR="000B0DE3" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawful Authority holder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">shall advise the </w:t>
       </w:r>
+      <w:r w:rsidR="000B0DE3" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">department </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">District or Regional Manager as soon as practicable of any problems encountered in conducting the approved activity/event or of any personal injuries or damage to property sustained </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000B0DE3">
-[...5 lines deleted...]
-        <w:t>department</w:t>
+      <w:r w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000B0DE3">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00272C80">
+      <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking the activity/event. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCBD7CD" w14:textId="77777777" w:rsidR="000A71AB" w:rsidRDefault="000A71AB" w:rsidP="00375143">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -30302,216 +31560,210 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="8250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C27973" w:rsidRPr="00393F15" w14:paraId="59CDFAFB" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCCE805" w14:textId="77777777" w:rsidR="00C27973" w:rsidRPr="0060069B" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060069B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Regulation No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EEDF49E" w14:textId="77777777" w:rsidR="00C27973" w:rsidRPr="0060069B" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060069B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27973" w:rsidRPr="008336D0" w14:paraId="5C48F935" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E22681E" w14:textId="77777777" w:rsidR="00C27973" w:rsidRPr="008336D0" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1901272F" w14:textId="77777777" w:rsidR="00C27973" w:rsidRPr="008336D0" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Possession or use of firearms, spears, restricted devices etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27973" w:rsidRPr="008336D0" w14:paraId="66946DE1" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="768D5CDD" w14:textId="77777777" w:rsidR="00C27973" w:rsidRPr="008336D0" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283078BB" w14:textId="008774E5" w:rsidR="00C27973" w:rsidRPr="008336D0" w:rsidRDefault="00C27973" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing </w:t>
             </w:r>
             <w:r>
@@ -30542,51 +31794,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="217EE7B4" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="674849AC" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="00460DD7" w:rsidRDefault="00FE7F6B" w:rsidP="00FE7F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183807">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31(1) (a</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00183807">
@@ -30611,115 +31862,112 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00183807">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>),(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00183807">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">c) &amp; (4) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B3F2BC4" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="00460DD7" w:rsidRDefault="00FE7F6B" w:rsidP="00FE7F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00183807">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cause any significant damage or disturbance to a naturally occurring feature, damage or disturb any naturally occurring feature, remove any naturally occurring feature from CALM land (includes fossicking activities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="5CCE8631" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C8BB4A4" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="369DBFA9" w14:textId="07EB8C32" w:rsidR="005747AB" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abseiling on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -30730,79 +31978,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land (except in an abseiling area)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005747AB" w:rsidRPr="008336D0" w14:paraId="7E66F1AC" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79FEF0CC" w14:textId="77777777" w:rsidR="005747AB" w:rsidRPr="008336D0" w:rsidRDefault="005747AB" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4468AAA2" w14:textId="33A93ECF" w:rsidR="005747AB" w:rsidRPr="008336D0" w:rsidRDefault="00430459" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Placement of any structure on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
               <w:rPr>
@@ -30812,80 +32058,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="66D1595A" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E52581B" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="480AF121" w14:textId="5FFC7FEC" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erecting any sign or notice on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -30896,80 +32140,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land (unauthorised signs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="237BC92A" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="085DADC9" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">39 (1) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE0B491" w14:textId="2AB9D261" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting, </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3" w:rsidRPr="008336D0">
@@ -31000,80 +32242,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land; in a restricted area where that activity is prohibited under r. 5; or contravenes a restriction imposed on that activity under r. 5; or where flora and forest produce is in danger of being burnt or injured</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="42263608" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE1035B" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>39 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794AB59D" w14:textId="35C89913" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting, </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3" w:rsidRPr="008336D0">
@@ -31104,80 +32344,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>land; or leave a fire described above without taking due precaution against its spreading or causing injury, if in either case any flora or forest produce is in danger of being burnt or injured</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="4E332B85" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EF39D42" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72E4CA56" w14:textId="11A2A1CC" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Being in a cave (cave means a cave or part of a cave which is on or under CALM </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -31188,80 +32426,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">land) and complying with the specified conditions and restrictions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="7986AA8F" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C1964E9" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1540FF16" w14:textId="60D205BA" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cross country and other events - organising, promoting or conducting any event involving cross country running, orienteering, rogaining, cross country navigation exercises or equestrian events on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -31272,80 +32508,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="51DBBD95" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E4A194D" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BB9616F" w14:textId="5A869ADE" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Driving or using a vehicle (other than a bicycle) on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -31356,80 +32590,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land other than on a road or in a designated area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="70552562" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7604EA4C" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51A (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="359D5867" w14:textId="274A0487" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bicycles - Riding a bicycle on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -31440,80 +32672,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land other than on a road or bicycle path or in a designated area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="395A4634" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D8802C3" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35DEA485" w14:textId="6BA52C77" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Off- road </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3" w:rsidRPr="008336D0">
@@ -31555,80 +32785,78 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">land - under the </w:t>
             </w:r>
             <w:r w:rsidRPr="0076648D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Control of vehicles (Off-road areas) Act 1978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="1B907CF9" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57440218" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67113E50" w14:textId="51A3E1B0" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Car rallies etc. - organising, promoting or conducting a car rally, associated navigation exercise, mountain bike </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -31683,80 +32911,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="128E9AE6" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1117243E" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD61273" w14:textId="68CAC830" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Races - organising, promoting or conducting a race involving vessels on or through CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -31767,144 +32993,140 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="471C0CE9" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D92A39" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60 (1) (a) &amp; (b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D3576D1" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anchoring vessels - in a restricted area if that activity is prohibited under Regulation 5, or contravening a restriction on the anchoring of vessels in a restricted area imposed under Regulation 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="686BB4F1" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A283072" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12D74B2D" w14:textId="5A68F784" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Launching, landing or making a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -31989,80 +33211,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or significant damage to </w:t>
             </w:r>
             <w:r w:rsidRPr="0023403D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>property)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="59BAC2DF" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07097937" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="117BE988" w14:textId="552B6BDC" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Camping controlled - camping on CALM </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
@@ -32073,80 +33293,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>land except in a camping area or on a vessel that is moored or anchored in accordance with these regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="5117056C" w14:textId="77777777" w:rsidTr="00301B86">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CD2D540" w14:textId="77777777" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>105 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F4BFC32" w14:textId="4C62538A" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organised events and meetings -</w:t>
             </w:r>
             <w:r>
@@ -32181,138 +33399,139 @@
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land which is likely to involve or involves the attendance of more than 100 persons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B37D26D" w14:textId="77777777" w:rsidR="00625A9A" w:rsidRDefault="00625A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2790A9C4" w14:textId="77777777" w:rsidR="00BB6618" w:rsidRDefault="00BB6618">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BB6618" w:rsidSect="007557AB">
+    <w:sectPr w:rsidR="00BB6618" w:rsidSect="00D47085">
+      <w:type w:val="evenPage"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="2261" w:bottom="720" w:left="993" w:header="0" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="10064"/>
       </w:cols>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65BFDA56" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02" w:rsidP="00AD752B">
+    <w:p w14:paraId="058EA51E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="738D247A" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02" w:rsidP="00AD752B">
+    <w:p w14:paraId="46F59BC5" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64766848" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02">
+    <w:p w14:paraId="72342536" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -32457,71 +33676,71 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="76F2D169" w14:textId="77777777" w:rsidR="00181C0D" w:rsidRPr="00C54309" w:rsidRDefault="00181C0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="046B0171" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02" w:rsidP="00AD752B">
+    <w:p w14:paraId="15533C1E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1221CAAD" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02" w:rsidP="00AD752B">
+    <w:p w14:paraId="745B0FCF" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1762E926" w14:textId="77777777" w:rsidR="00A25C02" w:rsidRDefault="00A25C02">
+    <w:p w14:paraId="49D4344E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="068C1207" w14:textId="568DE968" w:rsidR="0087233E" w:rsidRDefault="0087233E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D401D3D" wp14:editId="32F7A8C2">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -32579,52 +33798,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1D401D3D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbnNWHDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU7abqdhF5kiaX689zS7G0zH9sqHFmzFi0nOmbIS6tZuK/7zZfnl&#10;hrOAwtaiA6sqflCB380/f5r1rlRX0EBXK8+oiA1l7yreILoyy4JslBFhAk5ZCmrwRiBd/Tarveip&#10;uumyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGRdxWk2TKdP5yae2Xwmyq0XrmnlaQzxD1MY0Vpq&#10;ei71IFCwnW//KGVa6SGAxokEk4HWrVRpB9qmyD9ss26EU2kXAie4M0zh/5WVj/u1e/YMh28wEIER&#10;kN6FMpAz7jNob+KXJmUUJwgPZ9jUgEySczotboopZ5JCX2+L4jrBml1+dj7gdwWGRaPinlhJYIn9&#10;KiA1pNQxJfaysGy7LjHT2XcOSoye7DJhtHDYDKyt30y/gfpAS3k48h2cXLbUeiUCPgtPBNMeJFp8&#10;okN30FccThZnDfhff/PHfMKdopz1JJiKW1I0Z90PS3xEbSWjuM2nOd386N6Mht2ZeyAZFvQinExm&#10;zMNuNLUH80pyXsRGFBJWUruK42je41G59BykWixSEsnICVzZtZOxdIQrYvkyvArvToAjMfUIo5pE&#10;+QH3Y278M7jFDgn9REqE9gjkCXGSYOLq9Fyixt/eU9blUc9/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;KFBSr9kAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjpEYlZFNVSD30&#10;VgrlvI2XJBCvo9htQ78ewwUuK41mNPO2XE6uVyceQ+cFwcwyUCy1t500CK8v67sFqBBJLPVeGOGL&#10;Ayyr66uSCuvP8synXWxUKpFQEEIb41BoHeqWHYWZH1iS9+5HRzHJsdF2pHMqd72+z7JcO+okLbQ0&#10;8FPL9efu6BC6+cpHw/vN+uPNGW8u2838skW8vZlWj6AiT/EvDD/4CR2qxHTwR7FB9Qjpkfh7k7fI&#10;H0AdEHKTg65K/Z+9+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbnNWHDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoUFKv2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1044" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKf9B0CgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oxW62bqdhF5kiaX6897S4GzrDjsqHFmzFi1nOmbIS6tbuK/79Zf3p&#10;hrOAwtbCgFUVP6nA75YfPyx6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwA6csBTX4TiBd/T6rveip&#10;emeyqzy/znrwtfMgVQjkfTgH+TLV11pJfNI6KGSm4jQbptOncxfPbLkQ5d4L17RyHEP8wxSdaC01&#10;fSv1IFCwg2//KNW10kMAjTMJXQZat1KlHWibIn+3zbYRTqVdCJzg3mAK/6+sfDxu3bNnOHyBgQiM&#10;gPQulIGccZ9B+y5+aVJGcYLw9AabGpBJcs7nxU0x50xS6PNtUVwnWLPLz84H/KqgY9GouCdWElji&#10;uAlIDSl1Som9LKxbYxIzxv7moMToyS4TRguH3TCOvYP6RNt4OBMdnFy31HMjAj4LT8zSAqRWfKJD&#10;G+grDqPFWQP+x9/8MZ8ApyhnPSml4pakzJn5ZomIKKpkFLf5PKebn9y7ybCH7h5IfwU9BSeTGfPQ&#10;TKb20L2SjlexEYWEldSu4jiZ93iWLL0DqVarlET6cQI3dutkLB1xiiC+DK/CuxFpJIoeYZKRKN8B&#10;fs6Nfwa3OiDBntiImJ6BHKEm7SWSxncSxf3rPWVdXvPyJwAAAP//AwBQSwMEFAAGAAgAAAAhAChQ&#10;Uq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg99FYK&#10;5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1XhjhiwMs&#10;q+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20NPBT&#10;y/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3yB9A&#10;HRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASn/QdAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="66DEE206" w14:textId="0F91DCF2" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -32710,52 +33928,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="033CE25F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 11" o:spid="_x0000_s1050" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJEfzADQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU62bqehF5kiaX689zS7G0zH9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtaiA6sqflCB380/f5r1rlRX0EBXK8+oiA1l7yreILoyy4JslBFhAk5ZCmrwRiBd/Tarveip&#10;uumyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGRdxWk2TKdP5yae2Xwmyq0XrmnlaQzxH1MY0Vpq&#10;ei71KFCwnW//KmVa6SGAxokEk4HWrVRpB9qmyN9ts26EU2kXAie4M0zh48rKp/3avXiGwz0MRGAE&#10;pHehDOSM+wzam/ilSRnFCcLDGTY1IJPknE6Lm2LKmaTQ19uiuE6wZpefnQ/4TYFh0ai4J1YSWGK/&#10;CkgNKXVMib0sLNuuS8x09g8HJUZPdpkwWjhsBtbWNH1qHF0bqA+0lYcj4cHJZUu9VyLgi/DEMC1C&#10;qsVnOnQHfcXhZHHWgP/5L3/MJ+ApyllPiqm4JUlz1n23REgUVzKK23ya082P7s1o2J15ANJhQU/C&#10;yWTGPOxGU3swb6TnRWxEIWEltas4juYDHqVL70GqxSIlkY6cwJVdOxlLR7wimK/Dm/DuhDgSVU8w&#10;ykmU74A/5sY/g1vskOBPrFyAPEFOGkxknd5LFPnv95R1edXzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyRH8wA0CAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 11" o:spid="_x0000_s1053" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByYTGxDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEYcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;jrOAwtbCgFUVP6rA7xcfP8x7V6obaMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/S6rveip&#10;emeymzy/zXrwtfMgVQjkfTwF+SLV11pJfNY6KGSm4jQbptOncxvPbDEX5c4L17TyPIb4hyk60Vpq&#10;ein1KFCwvW//KNW10kMAjRMJXQZat1KlHWibIn+3zaYRTqVdCJzgLjCF/1dWPh027sUzHL7AQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4vMCmBmSSnNNpcVdMOZMU+jwritsEa3b92fmAXxV0LBoV98RKAksc&#10;1gGpIaWOKbGXhVVrTGLG2N8clBg92XXCaOGwHVhbV3w2Tr+F+khLeTjxHZxctdR6LQK+CE8E0x4k&#10;WnymQxvoKw5ni7MG/I+/+WM+4U5RznoSTMUtKZoz880SH1FbyShm+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHJhMbEOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4113FA06" w14:textId="366BA14E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -32844,52 +34061,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="07BBF3FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 12" o:spid="_x0000_s1051" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkrk79DgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytafrz+BuoD7SVhyPhwcllS71XIuCL8MQwLUKq&#10;xWc6tIG+4nCyOGvA//yXP+YT8BTlrCfFVNySpDkz3y0REsWVjOI2n+Z086N7Mxp21z0A6bCgJ+Fk&#10;MmMemtHUHro30vMiNqKQsJLaVRxH8wGP0qX3INVikZJIR07gyq6djKUjXhHM1+FNeHdCHImqJxjl&#10;JMp3wB9z45/BLXZI8CdWIrZHIE+QkwYTWaf3EkX++z1lXV71/BcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSuTv0OAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1054" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJEfzADQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU62bqehF5kiaX689zS7G0zH9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtaiA6sqflCB380/f5r1rlRX0EBXK8+oiA1l7yreILoyy4JslBFhAk5ZCmrwRiBd/Tarveip&#10;uumyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGRdxWk2TKdP5yae2Xwmyq0XrmnlaQzxH1MY0Vpq&#10;ei71KFCwnW//KmVa6SGAxokEk4HWrVRpB9qmyN9ts26EU2kXAie4M0zh48rKp/3avXiGwz0MRGAE&#10;pHehDOSM+wzam/ilSRnFCcLDGTY1IJPknE6Lm2LKmaTQ19uiuE6wZpefnQ/4TYFh0ai4J1YSWGK/&#10;CkgNKXVMib0sLNuuS8x09g8HJUZPdpkwWjhsBtbWNH1qHF0bqA+0lYcj4cHJZUu9VyLgi/DEMC1C&#10;qsVnOnQHfcXhZHHWgP/5L3/MJ+ApyllPiqm4JUlz1n23REgUVzKK23ya082P7s1o2J15ANJhQU/C&#10;yWTGPOxGU3swb6TnRWxEIWEltas4juYDHqVL70GqxSIlkY6cwJVdOxlLR7wimK/Dm/DuhDgSVU8w&#10;ykmU74A/5sY/g1vskOBPrFyAPEFOGkxknd5LFPnv95R1edXzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyRH8wA0CAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1E9EAC11" w14:textId="483BB98E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -32983,52 +34199,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="72FF9033" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1052" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByYTGxDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEYcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;jrOAwtbCgFUVP6rA7xcfP8x7V6obaMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/S6rveip&#10;emeymzy/zXrwtfMgVQjkfTwF+SLV11pJfNY6KGSm4jQbptOncxvPbDEX5c4L17TyPIb4hyk60Vpq&#10;ein1KFCwvW//KNW10kMAjRMJXQZat1KlHWibIn+3zaYRTqVdCJzgLjCF/1dWPh027sUzHL7AQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4vMCmBmSSnNNpcVdMOZMU+jwritsEa3b92fmAXxV0LBoV98RKAksc&#10;1gGpIaWOKbGXhVVrTGLG2N8clBg92XXCaOGwHVhbV3w2Tr+F+khLeTjxHZxctdR6LQK+CE8E0x4k&#10;WnymQxvoKw5ni7MG/I+/+WM+4U5RznoSTMUtKZoz880SH1FbyShm+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHJhMbEOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1055" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkrk79DgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytafrz+BuoD7SVhyPhwcllS71XIuCL8MQwLUKq&#10;xWc6tIG+4nCyOGvA//yXP+YT8BTlrCfFVNySpDkz3y0REsWVjOI2n+Z086N7Mxp21z0A6bCgJ+Fk&#10;MmMemtHUHro30vMiNqKQsJLaVRxH8wGP0qX3INVikZJIR07gyq6djKUjXhHM1+FNeHdCHImqJxjl&#10;JMp3wB9z45/BLXZI8CdWIrZHIE+QkwYTWaf3EkX++z1lXV71/BcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSuTv0OAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="00B9A4EA" w14:textId="6CF85961" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33117,52 +34332,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="573BE7A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1042" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsXQLBDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSNEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;lrOAwtbCgFUVP6rA7xcfP8x7V6opNGBq5RkVsaHsXcUbRFdmWZCN6kSYgFOWghp8J5CufpfVXvRU&#10;vTPZNM9vsh587TxIFQJ5H09Bvkj1tVYSn7UOCpmpOM2G6fTp3MYzW8xFufPCNa08jyH+YYpOtJaa&#10;Xko9ChRs79s/SnWt9BBA40RCl4HWrVRpB9qmyN9ts2mEU2kXAie4C0zh/5WVT4eNe/EMhy8wEIER&#10;kN6FMpAz7jNo38UvTcooThAeL7CpAZkk52xW3BYzziSFPt8VxU2CNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4dp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+Synmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxdAsEOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1045" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbnNWHDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU7abqdhF5kiaX689zS7G0zH9sqHFmzFi0nOmbIS6tZuK/7zZfnl&#10;hrOAwtaiA6sqflCB380/f5r1rlRX0EBXK8+oiA1l7yreILoyy4JslBFhAk5ZCmrwRiBd/Tarveip&#10;uumyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGRdxWk2TKdP5yae2Xwmyq0XrmnlaQzxD1MY0Vpq&#10;ei71IFCwnW//KGVa6SGAxokEk4HWrVRpB9qmyD9ss26EU2kXAie4M0zh/5WVj/u1e/YMh28wEIER&#10;kN6FMpAz7jNob+KXJmUUJwgPZ9jUgEySczotboopZ5JCX2+L4jrBml1+dj7gdwWGRaPinlhJYIn9&#10;KiA1pNQxJfaysGy7LjHT2XcOSoye7DJhtHDYDKyt30y/gfpAS3k48h2cXLbUeiUCPgtPBNMeJFp8&#10;okN30FccThZnDfhff/PHfMKdopz1JJiKW1I0Z90PS3xEbSWjuM2nOd386N6Mht2ZeyAZFvQinExm&#10;zMNuNLUH80pyXsRGFBJWUruK42je41G59BykWixSEsnICVzZtZOxdIQrYvkyvArvToAjMfUIo5pE&#10;+QH3Y278M7jFDgn9REqE9gjkCXGSYOLq9Fyixt/eU9blUc9/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;KFBSr9kAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjpEYlZFNVSD30&#10;VgrlvI2XJBCvo9htQ78ewwUuK41mNPO2XE6uVyceQ+cFwcwyUCy1t500CK8v67sFqBBJLPVeGOGL&#10;Ayyr66uSCuvP8synXWxUKpFQEEIb41BoHeqWHYWZH1iS9+5HRzHJsdF2pHMqd72+z7JcO+okLbQ0&#10;8FPL9efu6BC6+cpHw/vN+uPNGW8u2838skW8vZlWj6AiT/EvDD/4CR2qxHTwR7FB9Qjpkfh7k7fI&#10;H0AdEHKTg65K/Z+9+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbnNWHDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoUFKv2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4F7765DD" w14:textId="328BB111" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33310,52 +34524,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="29901766" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1043" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKf9B0CgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oxW62bqdhF5kiaX6897S4GzrDjsqHFmzFi1nOmbIS6tbuK/79Zf3p&#10;hrOAwtbCgFUVP6nA75YfPyx6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwA6csBTX4TiBd/T6rveip&#10;emeyqzy/znrwtfMgVQjkfTgH+TLV11pJfNI6KGSm4jQbptOncxfPbLkQ5d4L17RyHEP8wxSdaC01&#10;fSv1IFCwg2//KNW10kMAjTMJXQZat1KlHWibIn+3zbYRTqVdCJzg3mAK/6+sfDxu3bNnOHyBgQiM&#10;gPQulIGccZ9B+y5+aVJGcYLw9AabGpBJcs7nxU0x50xS6PNtUVwnWLPLz84H/KqgY9GouCdWElji&#10;uAlIDSl1Som9LKxbYxIzxv7moMToyS4TRguH3TCOvYP6RNt4OBMdnFy31HMjAj4LT8zSAqRWfKJD&#10;G+grDqPFWQP+x9/8MZ8ApyhnPSml4pakzJn5ZomIKKpkFLf5PKebn9y7ybCH7h5IfwU9BSeTGfPQ&#10;TKb20L2SjlexEYWEldSu4jiZ93iWLL0DqVarlET6cQI3dutkLB1xiiC+DK/CuxFpJIoeYZKRKN8B&#10;fs6Nfwa3OiDBntiImJ6BHKEm7SWSxncSxf3rPWVdXvPyJwAAAP//AwBQSwMEFAAGAAgAAAAhAChQ&#10;Uq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg99FYK&#10;5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1XhjhiwMs&#10;q+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20NPBT&#10;y/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3yB9A&#10;HRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASn/QdAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1046" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsXQLBDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSNEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;lrOAwtbCgFUVP6rA7xcfP8x7V6opNGBq5RkVsaHsXcUbRFdmWZCN6kSYgFOWghp8J5CufpfVXvRU&#10;vTPZNM9vsh587TxIFQJ5H09Bvkj1tVYSn7UOCpmpOM2G6fTp3MYzW8xFufPCNa08jyH+YYpOtJaa&#10;Xko9ChRs79s/SnWt9BBA40RCl4HWrVRpB9qmyN9ts2mEU2kXAie4C0zh/5WVT4eNe/EMhy8wEIER&#10;kN6FMpAz7jNo38UvTcooThAeL7CpAZkk52xW3BYzziSFPt8VxU2CNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4dp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+Synmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxdAsEOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="480C0E10" w14:textId="118459C7" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33441,52 +34654,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="385E841E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1044" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC3q1MDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3S9EacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU66bqdhF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jZfnp&#10;hrOAwtbCgFUVP6jA7+YfP8x6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4hyk60Vpq&#10;ei71IFCwnW//KNW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCF/1dWPu7X7tkzHL7CQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4OMOmBmSSnNNpcVNMOZMU+nxbFNcJ1uzys/MBvynoWDQq7omVBJbY&#10;rwJSQ0odU2IvC8vWmMSMsb85KDF6ssuE0cJhM7C2rviXcfoN1AdaysOR7+DksqXWKxHwWXgimPYg&#10;0eITHdpAX3E4WZw14H/+zR/zCXeKctaTYCpuSdGcme+W+IjaSkZxm09zuvnRvRkNu+vugWRY0Itw&#10;MpkxD81oag/dK8l5ERtRSFhJ7SqOo3mPR+XSc5BqsUhJJCMncGXXTsbSEa6I5cvwKrw7AY7E1COM&#10;ahLlO9yPufHP4BY7JPQTKRHaI5AnxEmCiavTc4kaf3tPWZdHPf8FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAILerUwOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1047" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCB4rD8DQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytqfk4/QbqAy3l4ch3cHLZUuuVCPgiPBFMe5Bo&#10;8ZkObaCvOJwszhrwP//lj/mEO0U560kwFbekaM7Md0t8RG0lo7jNpznd/OjejIbddQ9AMizoRTiZ&#10;zJiHZjS1h+6N5LyIjSgkrKR2FcfRfMCjcuk5SLVYpCSSkRO4smsnY+kIV8TydXgT3p0AR2LqCUY1&#10;ifId7sfc+Gdwix0S+omUCO0RyBPiJMHE1em5RI3/fk9Zl0c9/wUAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgeKw/A0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4ACCAC5D" w14:textId="28FD4E3E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33575,52 +34787,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="08097EAE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1045" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvYR9xDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytaZBx+g3UB1rKw5Hv4OSypdYrEfBFeCKY9iDR&#10;4jMd2kBfcThZnDXgf/7LH/MJd4py1pNgKm5J0ZyZ75b4iNpKRnGbT3O6+dG9GQ276x6AZFjQi3Ay&#10;mTEPzWhqD90byXkRG1FIWEntKo6j+YBH5dJzkGqxSEkkIydwZddOxtIRrojl6/AmvDsBjsTUE4xq&#10;EuU73I+58c/gFjsk9BMpEdojkCfESYKJq9NziRr//Z6yLo96/gsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA72EfcQ0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1048" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC3q1MDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3S9EacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU66bqdhF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jZfnp&#10;hrOAwtbCgFUVP6jA7+YfP8x6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4hyk60Vpq&#10;ei71IFCwnW//KNW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCF/1dWPu7X7tkzHL7CQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4OMOmBmSSnNNpcVNMOZMU+nxbFNcJ1uzys/MBvynoWDQq7omVBJbY&#10;rwJSQ0odU2IvC8vWmMSMsb85KDF6ssuE0cJhM7C2rviXcfoN1AdaysOR7+DksqXWKxHwWXgimPYg&#10;0eITHdpAX3E4WZw14H/+zR/zCXeKctaTYCpuSdGcme+W+IjaSkZxm09zuvnRvRkNu+vugWRY0Itw&#10;MpkxD81oag/dK8l5ERtRSFhJ7SqOo3mPR+XSc5BqsUhJJCMncGXXTsbSEa6I5cvwKrw7AY7E1COM&#10;ahLlO9yPufHP4BY7JPQTKRHaI5AnxEmCiavTc4kaf3tPWZdHPf8FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAILerUwOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="05591F49" w14:textId="4711DAA2" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33768,52 +34979,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3CA3D09B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1046" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCB4rD8DQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytqfk4/QbqAy3l4ch3cHLZUuuVCPgiPBFMe5Bo&#10;8ZkObaCvOJwszhrwP//lj/mEO0U560kwFbekaM7Md0t8RG0lo7jNpznd/OjejIbddQ9AMizoRTiZ&#10;zJiHZjS1h+6N5LyIjSgkrKR2FcfRfMCjcuk5SLVYpCSSkRO4smsnY+kIV8TydXgT3p0AR2LqCUY1&#10;ifId7sfc+Gdwix0S+omUCO0RyBPiJMHE1em5RI3/fk9Zl0c9/wUAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgeKw/A0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1049" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvYR9xDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytaZBx+g3UB1rKw5Hv4OSypdYrEfBFeCKY9iDR&#10;4jMd2kBfcThZnDXgf/7LH/MJd4py1pNgKm5J0ZyZ75b4iNpKRnGbT3O6+dG9GQ276x6AZFjQi3Ay&#10;mTEPzWhqD90byXkRG1FIWEntKo6j+YBH5dJzkGqxSEkkIydwZddOxtIRrojl6/AmvDsBjsTUE4xq&#10;EuU73I+58c/gFjsk9BMpEdojkCfESYKJq9NziRr//Z6yLo96/gsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA72EfcQ0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="33BD0F4F" w14:textId="770111C7" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -33899,52 +35109,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5037C026" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1047" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1H3oKDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNcacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU66bqdhF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jZfnp&#10;hrOAwtbCgFUVP6jA7+YfP8x6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4hyk60Vpq&#10;ei71IFCwnW//KNW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCF/1dWPu7X7tkzHL7CQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4OMOmBmSSnNNpcVNMOZMU+nxbFNcJ1uzys/MBvynoWDQq7omVBJbY&#10;rwJSQ0odU2IvC8vWmMSMsb85KDF6ssuE0cJhM7C2rviXcfoN1AdaysOR7+DksqXWKxHwWXgimPYg&#10;0eITHdpAX3E4WZw14H/+zR/zCXeKctaTYCpuSdGcme+W+IjaSkZxm09zuvnRvRkNu+vugWRY0Itw&#10;MpkxD81oag/dK8l5ERtRSFhJ7SqOo3mPR+XSc5BqsUhJJCMncGXXTsbSEa6I5cvwKrw7AY7E1COM&#10;ahLlO9yPufHP4BY7JPQTKRHaI5AnxEmCiavTc4kaf3tPWZdHPf8FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADUfegoOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1050" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYoMg3DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNAacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;lrOAwtbCgFUVP6rA7xcfP8x7V6obaMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/S6rveip&#10;emeymzyfZT342nmQKgTyPp6CfJHqa60kPmsdFDJTcZoN0+nTuY1ntpiLcueFa1p5HkP8wxSdaC01&#10;vZR6FCjY3rd/lOpa6SGAxomELgOtW6nSDrRNkb/bZtMIp9IuBE5wF5jC/ysrnw4b9+IZDl9gIAIj&#10;IL0LZSBn3GfQvotfmpRRnCA8XmBTAzJJzum0uC2mnEkKfb4rilmCNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4bp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFigyDcOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="45FAA1DC" w14:textId="3B205009" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -34033,52 +35242,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="437542F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1048" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf3oOMDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SJEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfVp&#10;xllAYWthwKqKH1Xg94uPH+a9K9UNNGBq5RkVsaHsXcUbRFdmWZCN6kSYgFOWghp8J5CufpfVXvRU&#10;vTPZTZ7fZj342nmQKgTyPp6CfJHqa60kPmsdFDJTcZoN0+nTuY1ntpiLcueFa1p5HkP8wxSdaC01&#10;vZR6FCjY3rd/lOpa6SGAxomELgOtW6nSDrRNkb/bZtMIp9IuBE5wF5jC/ysrnw4b9+IZDl9gIAIj&#10;IL0LZSBn3GfQvotfmpRRnCA8XmBTAzJJzum0mBVTziSFPt8VxW2CNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4bp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/eg4wOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1051" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1H3oKDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNcacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU66bqdhF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jZfnp&#10;hrOAwtbCgFUVP6jA7+YfP8x6V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTgG+TzV11pJfNI6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4hyk60Vpq&#10;ei71IFCwnW//KNW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCF/1dWPu7X7tkzHL7CQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4OMOmBmSSnNNpcVNMOZMU+nxbFNcJ1uzys/MBvynoWDQq7omVBJbY&#10;rwJSQ0odU2IvC8vWmMSMsb85KDF6ssuE0cJhM7C2rviXcfoN1AdaysOR7+DksqXWKxHwWXgimPYg&#10;0eITHdpAX3E4WZw14H/+zR/zCXeKctaTYCpuSdGcme+W+IjaSkZxm09zuvnRvRkNu+vugWRY0Itw&#10;MpkxD81oag/dK8l5ERtRSFhJ7SqOo3mPR+XSc5BqsUhJJCMncGXXTsbSEa6I5cvwKrw7AY7E1COM&#10;ahLlO9yPufHP4BY7JPQTKRHaI5AnxEmCiavTc4kaf3tPWZdHPf8FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADUfegoOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1EA6A673" w14:textId="7A4C541A" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -34226,94 +35434,93 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D6F0A2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1049" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYoMg3DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNAacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;lrOAwtbCgFUVP6rA7xcfP8x7V6obaMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/S6rveip&#10;emeymzyfZT342nmQKgTyPp6CfJHqa60kPmsdFDJTcZoN0+nTuY1ntpiLcueFa1p5HkP8wxSdaC01&#10;vZR6FCjY3rd/lOpa6SGAxomELgOtW6nSDrRNkb/bZtMIp9IuBE5wF5jC/ysrnw4b9+IZDl9gIAIj&#10;IL0LZSBn3GfQvotfmpRRnCA8XmBTAzJJzum0uC2mnEkKfb4rilmCNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4bp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFigyDcOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1052" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf3oOMDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SJEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfVp&#10;xllAYWthwKqKH1Xg94uPH+a9K9UNNGBq5RkVsaHsXcUbRFdmWZCN6kSYgFOWghp8J5CufpfVXvRU&#10;vTPZTZ7fZj342nmQKgTyPp6CfJHqa60kPmsdFDJTcZoN0+nTuY1ntpiLcueFa1p5HkP8wxSdaC01&#10;vZR6FCjY3rd/lOpa6SGAxomELgOtW6nSDrRNkb/bZtMIp9IuBE5wF5jC/ysrnw4b9+IZDl9gIAIj&#10;IL0LZSBn3GfQvotfmpRRnCA8XmBTAzJJzum0mBVTziSFPt8VxW2CNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytKz4bp99CfaSlPJz4Dk6uWmq9FgFfhCeCaQ8S&#10;LT7ToQ30FYezxVkD/sff/DGfcKcoZz0JpuKWFM2Z+WaJj6itZBR3+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/eg4wOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="51C565E7" w14:textId="1CE324B7" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="67164142"/>
+    <w:tmpl w:val="2828D318"/>
     <w:lvl w:ilvl="0" w:tplc="000018BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C246B226">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
@@ -34538,50 +35745,142 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01530618"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBC251EE"/>
+    <w:lvl w:ilvl="0" w:tplc="993C024A">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05124071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CC2D184"/>
     <w:lvl w:ilvl="0" w:tplc="EA64A894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35E60314">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -34630,51 +35929,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D244D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A72EE0A"/>
     <w:lvl w:ilvl="0" w:tplc="BB4CDA20">
       <w:start w:val="13"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -34719,51 +36018,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="113D7691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE6AEB68"/>
     <w:lvl w:ilvl="0" w:tplc="35E60314">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -34809,51 +36108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12114C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81AC277E"/>
     <w:lvl w:ilvl="0" w:tplc="7696BEF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1953" w:hanging="360"/>
@@ -34901,51 +36200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6273" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6993" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1482775B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D2BC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -34996,51 +36295,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15452865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C21ADC84"/>
     <w:lvl w:ilvl="0" w:tplc="DC0068D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -35086,51 +36385,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="158B1908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6064478C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -35175,51 +36474,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DF87260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50FA03E6"/>
     <w:lvl w:ilvl="0" w:tplc="B67099F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -35288,51 +36587,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E6330F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3E2012A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35401,51 +36700,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="342A70F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="628AC992"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35487,51 +36786,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F307D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5746A38A"/>
     <w:lvl w:ilvl="0" w:tplc="67D0FB04">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -35577,51 +36876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498C4D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2974BD3A"/>
     <w:lvl w:ilvl="0" w:tplc="35E60314">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -35667,51 +36966,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9A6A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D1CB0CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35780,51 +37079,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DCF4C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E887620"/>
     <w:lvl w:ilvl="0" w:tplc="24762328">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -35881,1072 +37180,1192 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="423959892">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1360546794">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1536457363">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1621452079">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1720784469">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1298757390">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="205526388">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="11079796">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1309480919">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="603150964">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="958297532">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1221601348">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1720784469">
+  <w:num w:numId="13" w16cid:durableId="670646091">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1669098286">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="321083043">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="329524746">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="950165885">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1413696607">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="612254207">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1351645008">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="54090821">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="518660949">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1834485807">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="357589034">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1045642152">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1298757390">
-[...56 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1045642152">
+  <w:num w:numId="26" w16cid:durableId="90857099">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="90857099">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="27" w16cid:durableId="224067836">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="j4tkGTf6pk9nWKdNnrT5IzmZ+Ff3648QUs657ZitKDvtS97U3kx5rxLhAvUugVXoQC2TpgQW7Ixm1AJ4OXnw+A==" w:salt="copW03JSR/FH0c7eRTjxvg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nmNpyUEQTlJf7mGES3d6OjmntlR1PAoaW+Zj9qAcX8mjgjiLKk47uKE2RrrMkgye1Ldpprcy3MrcrUMdNqv8Wg==" w:salt="PLlfyhwzA/Xx73Ip29g5mQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD752B"/>
+    <w:rsid w:val="00001FC3"/>
     <w:rsid w:val="0000474A"/>
     <w:rsid w:val="0000632F"/>
     <w:rsid w:val="00006C0B"/>
     <w:rsid w:val="00007756"/>
     <w:rsid w:val="00007C63"/>
     <w:rsid w:val="000117F9"/>
     <w:rsid w:val="00013CBF"/>
     <w:rsid w:val="00013F07"/>
     <w:rsid w:val="00015C18"/>
     <w:rsid w:val="00016320"/>
     <w:rsid w:val="00017F2A"/>
     <w:rsid w:val="000210B7"/>
     <w:rsid w:val="0004138F"/>
+    <w:rsid w:val="000441C9"/>
     <w:rsid w:val="00046061"/>
     <w:rsid w:val="00051214"/>
+    <w:rsid w:val="0005185D"/>
     <w:rsid w:val="000532FB"/>
     <w:rsid w:val="00060C10"/>
+    <w:rsid w:val="000621CB"/>
     <w:rsid w:val="00062529"/>
     <w:rsid w:val="00063A0A"/>
     <w:rsid w:val="00066538"/>
     <w:rsid w:val="00066628"/>
     <w:rsid w:val="00067FDC"/>
     <w:rsid w:val="00075CC5"/>
     <w:rsid w:val="0007615F"/>
     <w:rsid w:val="00076C70"/>
+    <w:rsid w:val="00076E8F"/>
     <w:rsid w:val="00077B2F"/>
     <w:rsid w:val="000858C3"/>
     <w:rsid w:val="000879DF"/>
     <w:rsid w:val="000900BA"/>
     <w:rsid w:val="00090F47"/>
     <w:rsid w:val="00092AF1"/>
     <w:rsid w:val="000934FD"/>
     <w:rsid w:val="00093AFA"/>
     <w:rsid w:val="00093EBD"/>
     <w:rsid w:val="000977C3"/>
+    <w:rsid w:val="000A03C0"/>
     <w:rsid w:val="000A2134"/>
     <w:rsid w:val="000A409A"/>
     <w:rsid w:val="000A421B"/>
     <w:rsid w:val="000A71AB"/>
     <w:rsid w:val="000B0DE3"/>
     <w:rsid w:val="000B7281"/>
     <w:rsid w:val="000C2ACB"/>
+    <w:rsid w:val="000C54D7"/>
+    <w:rsid w:val="000C5F8D"/>
     <w:rsid w:val="000D00B3"/>
     <w:rsid w:val="000D0F95"/>
     <w:rsid w:val="000D1685"/>
     <w:rsid w:val="000D1F8E"/>
     <w:rsid w:val="000D61F9"/>
     <w:rsid w:val="000E41D2"/>
     <w:rsid w:val="000E42AF"/>
     <w:rsid w:val="000E70C0"/>
     <w:rsid w:val="000F1384"/>
     <w:rsid w:val="000F59FC"/>
     <w:rsid w:val="000F6F47"/>
     <w:rsid w:val="00103B77"/>
     <w:rsid w:val="00110F6B"/>
     <w:rsid w:val="001130B0"/>
     <w:rsid w:val="0011418A"/>
     <w:rsid w:val="001145E0"/>
     <w:rsid w:val="00116074"/>
     <w:rsid w:val="0011643E"/>
+    <w:rsid w:val="00121692"/>
     <w:rsid w:val="001217EC"/>
     <w:rsid w:val="00121FDC"/>
     <w:rsid w:val="001224D8"/>
     <w:rsid w:val="00123ED5"/>
     <w:rsid w:val="00124D26"/>
     <w:rsid w:val="00124F6E"/>
     <w:rsid w:val="001303DF"/>
     <w:rsid w:val="0013629F"/>
     <w:rsid w:val="0013658B"/>
     <w:rsid w:val="001375B8"/>
     <w:rsid w:val="00137CA7"/>
     <w:rsid w:val="00140100"/>
     <w:rsid w:val="001403B8"/>
     <w:rsid w:val="00140667"/>
     <w:rsid w:val="0014092F"/>
     <w:rsid w:val="00141AF7"/>
     <w:rsid w:val="00143E80"/>
     <w:rsid w:val="00145161"/>
     <w:rsid w:val="00146963"/>
     <w:rsid w:val="00150723"/>
     <w:rsid w:val="00154E0A"/>
     <w:rsid w:val="00156E64"/>
     <w:rsid w:val="0016163F"/>
     <w:rsid w:val="00162F68"/>
     <w:rsid w:val="00167B11"/>
     <w:rsid w:val="00170665"/>
     <w:rsid w:val="00170761"/>
     <w:rsid w:val="00172018"/>
     <w:rsid w:val="00172E38"/>
     <w:rsid w:val="0017459D"/>
     <w:rsid w:val="00176E0F"/>
     <w:rsid w:val="001807C3"/>
+    <w:rsid w:val="001815EC"/>
     <w:rsid w:val="00181C0D"/>
     <w:rsid w:val="00183807"/>
     <w:rsid w:val="00183A41"/>
     <w:rsid w:val="00183FFA"/>
     <w:rsid w:val="0018497E"/>
+    <w:rsid w:val="00185D23"/>
     <w:rsid w:val="0018699C"/>
     <w:rsid w:val="00187F1F"/>
     <w:rsid w:val="00193CA7"/>
     <w:rsid w:val="00196DF2"/>
     <w:rsid w:val="001A00AD"/>
     <w:rsid w:val="001A16BF"/>
     <w:rsid w:val="001A431D"/>
+    <w:rsid w:val="001A6471"/>
     <w:rsid w:val="001A7BE9"/>
     <w:rsid w:val="001B42F5"/>
     <w:rsid w:val="001B436A"/>
     <w:rsid w:val="001B68DB"/>
     <w:rsid w:val="001C3491"/>
     <w:rsid w:val="001C3C7A"/>
     <w:rsid w:val="001C45E4"/>
     <w:rsid w:val="001D0E5D"/>
     <w:rsid w:val="001D481E"/>
     <w:rsid w:val="001D567E"/>
     <w:rsid w:val="001D5861"/>
     <w:rsid w:val="001D6F98"/>
+    <w:rsid w:val="001E1AD9"/>
     <w:rsid w:val="001E22D8"/>
     <w:rsid w:val="001E294F"/>
     <w:rsid w:val="001E2C5D"/>
     <w:rsid w:val="001E3203"/>
     <w:rsid w:val="001F5160"/>
+    <w:rsid w:val="001F7318"/>
     <w:rsid w:val="00201B7D"/>
     <w:rsid w:val="002040A5"/>
     <w:rsid w:val="002040AE"/>
     <w:rsid w:val="00206056"/>
     <w:rsid w:val="0020658E"/>
     <w:rsid w:val="00211E42"/>
     <w:rsid w:val="00212630"/>
     <w:rsid w:val="00213587"/>
     <w:rsid w:val="00221D75"/>
     <w:rsid w:val="00222835"/>
     <w:rsid w:val="00224747"/>
     <w:rsid w:val="002266AE"/>
     <w:rsid w:val="00232D83"/>
     <w:rsid w:val="0023403D"/>
     <w:rsid w:val="00236CEC"/>
     <w:rsid w:val="0023768B"/>
     <w:rsid w:val="00242864"/>
+    <w:rsid w:val="00242F79"/>
     <w:rsid w:val="002449EF"/>
     <w:rsid w:val="00247F2A"/>
     <w:rsid w:val="00251603"/>
     <w:rsid w:val="00251F02"/>
     <w:rsid w:val="00256042"/>
     <w:rsid w:val="00257876"/>
     <w:rsid w:val="00260703"/>
     <w:rsid w:val="00260D8A"/>
     <w:rsid w:val="00264B2D"/>
     <w:rsid w:val="002664C5"/>
     <w:rsid w:val="002671ED"/>
     <w:rsid w:val="00270CF0"/>
     <w:rsid w:val="00272C80"/>
     <w:rsid w:val="002755EE"/>
     <w:rsid w:val="00276631"/>
     <w:rsid w:val="00277DC2"/>
     <w:rsid w:val="00282C28"/>
     <w:rsid w:val="00286310"/>
+    <w:rsid w:val="00286370"/>
     <w:rsid w:val="002932FE"/>
     <w:rsid w:val="0029590C"/>
     <w:rsid w:val="002964FF"/>
     <w:rsid w:val="002A0532"/>
     <w:rsid w:val="002A0844"/>
     <w:rsid w:val="002A1329"/>
     <w:rsid w:val="002A772F"/>
     <w:rsid w:val="002B48FE"/>
     <w:rsid w:val="002B61B3"/>
     <w:rsid w:val="002C17E3"/>
     <w:rsid w:val="002C3413"/>
+    <w:rsid w:val="002C392C"/>
     <w:rsid w:val="002C7DFF"/>
     <w:rsid w:val="002D5040"/>
     <w:rsid w:val="002D50C5"/>
+    <w:rsid w:val="002D6431"/>
     <w:rsid w:val="002D686E"/>
     <w:rsid w:val="002E44FE"/>
     <w:rsid w:val="002E645E"/>
     <w:rsid w:val="002F231E"/>
     <w:rsid w:val="002F2568"/>
+    <w:rsid w:val="002F38CF"/>
     <w:rsid w:val="002F3C74"/>
     <w:rsid w:val="002F4897"/>
     <w:rsid w:val="002F4E9E"/>
     <w:rsid w:val="002F6378"/>
     <w:rsid w:val="002F7E6C"/>
     <w:rsid w:val="002F7FC8"/>
     <w:rsid w:val="00300B1A"/>
     <w:rsid w:val="00301B86"/>
     <w:rsid w:val="00301FCF"/>
     <w:rsid w:val="0030242C"/>
     <w:rsid w:val="0030266F"/>
     <w:rsid w:val="00310A5D"/>
     <w:rsid w:val="00311C0C"/>
+    <w:rsid w:val="0031353F"/>
     <w:rsid w:val="0031399D"/>
     <w:rsid w:val="00315565"/>
     <w:rsid w:val="003157F2"/>
     <w:rsid w:val="00321B46"/>
     <w:rsid w:val="00321E18"/>
     <w:rsid w:val="0032459B"/>
     <w:rsid w:val="0032696F"/>
     <w:rsid w:val="00333753"/>
     <w:rsid w:val="00334DD8"/>
     <w:rsid w:val="00334E6C"/>
     <w:rsid w:val="00336A93"/>
     <w:rsid w:val="00340128"/>
     <w:rsid w:val="0034157A"/>
     <w:rsid w:val="00344672"/>
     <w:rsid w:val="003476A5"/>
     <w:rsid w:val="003506DC"/>
     <w:rsid w:val="003525C9"/>
     <w:rsid w:val="00360EBD"/>
     <w:rsid w:val="00363A6D"/>
+    <w:rsid w:val="003647F2"/>
+    <w:rsid w:val="003660E1"/>
     <w:rsid w:val="003675CD"/>
     <w:rsid w:val="00370B0E"/>
     <w:rsid w:val="00375143"/>
     <w:rsid w:val="0037637A"/>
     <w:rsid w:val="003771BF"/>
     <w:rsid w:val="0037764B"/>
     <w:rsid w:val="003839D8"/>
     <w:rsid w:val="00384A65"/>
     <w:rsid w:val="00384DF5"/>
     <w:rsid w:val="00385472"/>
     <w:rsid w:val="00385DB4"/>
     <w:rsid w:val="003864E2"/>
+    <w:rsid w:val="00386B8C"/>
+    <w:rsid w:val="00387C15"/>
     <w:rsid w:val="00391CC3"/>
     <w:rsid w:val="00395EF7"/>
     <w:rsid w:val="003A0523"/>
     <w:rsid w:val="003A23FB"/>
     <w:rsid w:val="003A4D82"/>
     <w:rsid w:val="003B0517"/>
     <w:rsid w:val="003B06E5"/>
     <w:rsid w:val="003B0BF3"/>
     <w:rsid w:val="003B504F"/>
     <w:rsid w:val="003C00C1"/>
     <w:rsid w:val="003C0760"/>
     <w:rsid w:val="003C40B7"/>
     <w:rsid w:val="003C4915"/>
+    <w:rsid w:val="003C7986"/>
     <w:rsid w:val="003D41BB"/>
     <w:rsid w:val="003D4DA4"/>
+    <w:rsid w:val="003D6DA3"/>
     <w:rsid w:val="003D7119"/>
     <w:rsid w:val="003E5230"/>
     <w:rsid w:val="0040147C"/>
     <w:rsid w:val="004028FB"/>
     <w:rsid w:val="00403364"/>
     <w:rsid w:val="00405033"/>
     <w:rsid w:val="00406AD0"/>
     <w:rsid w:val="00421014"/>
     <w:rsid w:val="004211D1"/>
     <w:rsid w:val="004262B6"/>
     <w:rsid w:val="00430459"/>
     <w:rsid w:val="00431ACA"/>
     <w:rsid w:val="0043398A"/>
     <w:rsid w:val="00447236"/>
     <w:rsid w:val="00447D21"/>
     <w:rsid w:val="00451EA8"/>
     <w:rsid w:val="00451FED"/>
     <w:rsid w:val="0045236D"/>
+    <w:rsid w:val="00453BE0"/>
     <w:rsid w:val="004554C0"/>
+    <w:rsid w:val="0045626F"/>
     <w:rsid w:val="0046101C"/>
     <w:rsid w:val="0046648A"/>
+    <w:rsid w:val="004749BF"/>
     <w:rsid w:val="0047711B"/>
     <w:rsid w:val="00477251"/>
+    <w:rsid w:val="0047763D"/>
+    <w:rsid w:val="00481A13"/>
     <w:rsid w:val="004829BE"/>
     <w:rsid w:val="00485090"/>
     <w:rsid w:val="00485580"/>
     <w:rsid w:val="00487799"/>
     <w:rsid w:val="0049007E"/>
     <w:rsid w:val="004901D1"/>
     <w:rsid w:val="00491FE6"/>
     <w:rsid w:val="00492208"/>
     <w:rsid w:val="00493BCE"/>
     <w:rsid w:val="00495413"/>
     <w:rsid w:val="00495E17"/>
     <w:rsid w:val="004973BA"/>
     <w:rsid w:val="004A4D65"/>
+    <w:rsid w:val="004A6429"/>
     <w:rsid w:val="004B1990"/>
     <w:rsid w:val="004B4278"/>
     <w:rsid w:val="004B50B4"/>
     <w:rsid w:val="004B628B"/>
     <w:rsid w:val="004B7C6C"/>
     <w:rsid w:val="004C0629"/>
     <w:rsid w:val="004C51B2"/>
     <w:rsid w:val="004C5A52"/>
     <w:rsid w:val="004D1290"/>
     <w:rsid w:val="004E2E4D"/>
     <w:rsid w:val="004E3901"/>
     <w:rsid w:val="004E62D1"/>
     <w:rsid w:val="004E71E5"/>
     <w:rsid w:val="004F280A"/>
     <w:rsid w:val="004F3024"/>
+    <w:rsid w:val="004F3801"/>
     <w:rsid w:val="004F3E46"/>
     <w:rsid w:val="004F55D0"/>
     <w:rsid w:val="004F69A7"/>
     <w:rsid w:val="00500D45"/>
+    <w:rsid w:val="00502C83"/>
     <w:rsid w:val="00503B49"/>
     <w:rsid w:val="00506AFD"/>
     <w:rsid w:val="0051526F"/>
     <w:rsid w:val="005153E9"/>
     <w:rsid w:val="005156CF"/>
     <w:rsid w:val="0051574B"/>
     <w:rsid w:val="005263CF"/>
     <w:rsid w:val="00533B70"/>
     <w:rsid w:val="005423B1"/>
     <w:rsid w:val="005425A9"/>
     <w:rsid w:val="00542CF3"/>
     <w:rsid w:val="00544C55"/>
     <w:rsid w:val="00547599"/>
     <w:rsid w:val="00554ADB"/>
     <w:rsid w:val="0056125E"/>
     <w:rsid w:val="00561909"/>
     <w:rsid w:val="0056469A"/>
     <w:rsid w:val="00570589"/>
     <w:rsid w:val="005724DB"/>
     <w:rsid w:val="005747AB"/>
     <w:rsid w:val="005754C8"/>
     <w:rsid w:val="00576BE9"/>
     <w:rsid w:val="00580D64"/>
     <w:rsid w:val="005840FA"/>
     <w:rsid w:val="005915E4"/>
+    <w:rsid w:val="0059413C"/>
     <w:rsid w:val="005969B7"/>
     <w:rsid w:val="00596E7A"/>
     <w:rsid w:val="005A0ABB"/>
     <w:rsid w:val="005A1914"/>
     <w:rsid w:val="005A24DF"/>
     <w:rsid w:val="005A2FA8"/>
     <w:rsid w:val="005A3DDB"/>
-    <w:rsid w:val="005A5312"/>
     <w:rsid w:val="005B013F"/>
     <w:rsid w:val="005B13A5"/>
     <w:rsid w:val="005B191F"/>
     <w:rsid w:val="005B23A2"/>
     <w:rsid w:val="005B2543"/>
     <w:rsid w:val="005B2970"/>
     <w:rsid w:val="005B6E70"/>
     <w:rsid w:val="005B78F7"/>
     <w:rsid w:val="005B79E9"/>
     <w:rsid w:val="005C11C8"/>
     <w:rsid w:val="005C22FF"/>
+    <w:rsid w:val="005C4E04"/>
     <w:rsid w:val="005C596A"/>
     <w:rsid w:val="005C61AB"/>
+    <w:rsid w:val="005C78CF"/>
     <w:rsid w:val="005D1410"/>
     <w:rsid w:val="005D1553"/>
     <w:rsid w:val="005D32F8"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D7983"/>
     <w:rsid w:val="005E59DF"/>
+    <w:rsid w:val="005E5ABB"/>
     <w:rsid w:val="005F12D1"/>
     <w:rsid w:val="005F37E5"/>
     <w:rsid w:val="005F396C"/>
     <w:rsid w:val="005F646F"/>
     <w:rsid w:val="005F7381"/>
     <w:rsid w:val="0060069B"/>
     <w:rsid w:val="00600B8C"/>
     <w:rsid w:val="006017D4"/>
     <w:rsid w:val="00606A41"/>
+    <w:rsid w:val="0061094D"/>
+    <w:rsid w:val="0061199F"/>
     <w:rsid w:val="00611ABF"/>
     <w:rsid w:val="006161CD"/>
+    <w:rsid w:val="006166B6"/>
     <w:rsid w:val="00617C59"/>
     <w:rsid w:val="00620C62"/>
     <w:rsid w:val="0062372C"/>
     <w:rsid w:val="006241B8"/>
     <w:rsid w:val="006241C2"/>
     <w:rsid w:val="0062432F"/>
     <w:rsid w:val="0062511C"/>
     <w:rsid w:val="00625200"/>
     <w:rsid w:val="006254C8"/>
     <w:rsid w:val="00625A9A"/>
     <w:rsid w:val="00634B36"/>
     <w:rsid w:val="006353ED"/>
     <w:rsid w:val="0063577C"/>
     <w:rsid w:val="006408F2"/>
     <w:rsid w:val="00642684"/>
     <w:rsid w:val="00643039"/>
     <w:rsid w:val="00647252"/>
     <w:rsid w:val="00653F56"/>
     <w:rsid w:val="0065615A"/>
     <w:rsid w:val="006666B4"/>
     <w:rsid w:val="00670F5C"/>
     <w:rsid w:val="0067457E"/>
     <w:rsid w:val="00676360"/>
     <w:rsid w:val="006811DE"/>
     <w:rsid w:val="00681656"/>
     <w:rsid w:val="00683EC7"/>
     <w:rsid w:val="00684A70"/>
     <w:rsid w:val="00684B6E"/>
     <w:rsid w:val="006867CD"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006909D7"/>
     <w:rsid w:val="006917DC"/>
     <w:rsid w:val="006925F2"/>
     <w:rsid w:val="006950A2"/>
     <w:rsid w:val="00695A49"/>
     <w:rsid w:val="006A2C59"/>
+    <w:rsid w:val="006A41AC"/>
     <w:rsid w:val="006A528E"/>
     <w:rsid w:val="006B052D"/>
     <w:rsid w:val="006B52EF"/>
     <w:rsid w:val="006C436D"/>
     <w:rsid w:val="006C4899"/>
+    <w:rsid w:val="006C57D7"/>
+    <w:rsid w:val="006D039E"/>
     <w:rsid w:val="006D10FB"/>
+    <w:rsid w:val="006D3ACD"/>
     <w:rsid w:val="006D4689"/>
     <w:rsid w:val="006D4AF3"/>
     <w:rsid w:val="006E010F"/>
     <w:rsid w:val="006E0163"/>
     <w:rsid w:val="006E0E1A"/>
     <w:rsid w:val="006E21B1"/>
     <w:rsid w:val="006E21EF"/>
     <w:rsid w:val="006E3F56"/>
     <w:rsid w:val="006E466E"/>
+    <w:rsid w:val="006E7939"/>
     <w:rsid w:val="006F1512"/>
     <w:rsid w:val="006F2B9D"/>
     <w:rsid w:val="006F6F10"/>
     <w:rsid w:val="007006BA"/>
     <w:rsid w:val="007006EA"/>
     <w:rsid w:val="00701B78"/>
     <w:rsid w:val="00704878"/>
+    <w:rsid w:val="00705847"/>
     <w:rsid w:val="00713591"/>
     <w:rsid w:val="007138FD"/>
     <w:rsid w:val="00714718"/>
     <w:rsid w:val="00715146"/>
     <w:rsid w:val="0071775C"/>
     <w:rsid w:val="00717BCF"/>
     <w:rsid w:val="00717DCE"/>
     <w:rsid w:val="00726AFE"/>
     <w:rsid w:val="00727453"/>
+    <w:rsid w:val="00727660"/>
     <w:rsid w:val="00727A0B"/>
     <w:rsid w:val="007358E6"/>
+    <w:rsid w:val="00737786"/>
     <w:rsid w:val="00737C5D"/>
     <w:rsid w:val="00740EC9"/>
     <w:rsid w:val="00741948"/>
     <w:rsid w:val="007436AD"/>
     <w:rsid w:val="00743E0B"/>
     <w:rsid w:val="00744E04"/>
     <w:rsid w:val="007457A6"/>
     <w:rsid w:val="007468F7"/>
     <w:rsid w:val="007501C2"/>
+    <w:rsid w:val="00750AE9"/>
     <w:rsid w:val="007513AF"/>
     <w:rsid w:val="00752427"/>
     <w:rsid w:val="00754FCB"/>
     <w:rsid w:val="007557AB"/>
     <w:rsid w:val="00755C3E"/>
     <w:rsid w:val="007564F2"/>
+    <w:rsid w:val="0075772B"/>
+    <w:rsid w:val="00757DA2"/>
     <w:rsid w:val="0076485C"/>
     <w:rsid w:val="00765958"/>
     <w:rsid w:val="0076648D"/>
     <w:rsid w:val="007723A9"/>
+    <w:rsid w:val="007730ED"/>
     <w:rsid w:val="00780A9A"/>
     <w:rsid w:val="00780FD9"/>
     <w:rsid w:val="007819AB"/>
     <w:rsid w:val="00784FF1"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="0078622B"/>
     <w:rsid w:val="0078672B"/>
     <w:rsid w:val="007871C7"/>
     <w:rsid w:val="0079103A"/>
     <w:rsid w:val="007914EC"/>
     <w:rsid w:val="007945AD"/>
     <w:rsid w:val="007950C7"/>
     <w:rsid w:val="00795599"/>
     <w:rsid w:val="0079590B"/>
     <w:rsid w:val="00797FEC"/>
     <w:rsid w:val="007A12FF"/>
     <w:rsid w:val="007A3D26"/>
     <w:rsid w:val="007A4694"/>
     <w:rsid w:val="007A784F"/>
     <w:rsid w:val="007A7E38"/>
+    <w:rsid w:val="007B50DB"/>
     <w:rsid w:val="007B7427"/>
     <w:rsid w:val="007C1665"/>
     <w:rsid w:val="007C18F8"/>
     <w:rsid w:val="007C6C5A"/>
+    <w:rsid w:val="007C6DBF"/>
     <w:rsid w:val="007D259F"/>
+    <w:rsid w:val="007D29B1"/>
     <w:rsid w:val="007D3B73"/>
     <w:rsid w:val="007D5DAC"/>
     <w:rsid w:val="007D61B4"/>
     <w:rsid w:val="007E37CD"/>
+    <w:rsid w:val="007E3A6D"/>
     <w:rsid w:val="007F0590"/>
     <w:rsid w:val="007F284F"/>
     <w:rsid w:val="007F4A79"/>
     <w:rsid w:val="007F6445"/>
     <w:rsid w:val="00801BDB"/>
     <w:rsid w:val="00801DB9"/>
     <w:rsid w:val="00801EC6"/>
     <w:rsid w:val="00803A5C"/>
     <w:rsid w:val="008069A4"/>
     <w:rsid w:val="008072E5"/>
+    <w:rsid w:val="00807DB1"/>
     <w:rsid w:val="00812B4F"/>
+    <w:rsid w:val="008152FB"/>
     <w:rsid w:val="00815BC2"/>
     <w:rsid w:val="00817475"/>
     <w:rsid w:val="00823ACA"/>
     <w:rsid w:val="00826B06"/>
     <w:rsid w:val="00830B1D"/>
     <w:rsid w:val="00831B06"/>
     <w:rsid w:val="00832AB4"/>
     <w:rsid w:val="00835E90"/>
     <w:rsid w:val="008375E5"/>
+    <w:rsid w:val="00841BC5"/>
     <w:rsid w:val="008425A4"/>
     <w:rsid w:val="00847A4C"/>
     <w:rsid w:val="00850445"/>
     <w:rsid w:val="0085265D"/>
     <w:rsid w:val="00857D3D"/>
     <w:rsid w:val="008609EC"/>
     <w:rsid w:val="008622BA"/>
     <w:rsid w:val="008709EC"/>
     <w:rsid w:val="00870E72"/>
     <w:rsid w:val="00871C88"/>
     <w:rsid w:val="00871D3E"/>
     <w:rsid w:val="00872095"/>
     <w:rsid w:val="0087233E"/>
     <w:rsid w:val="008732FF"/>
     <w:rsid w:val="0087383D"/>
     <w:rsid w:val="008757F6"/>
     <w:rsid w:val="00876C97"/>
     <w:rsid w:val="00880482"/>
+    <w:rsid w:val="00881CAB"/>
     <w:rsid w:val="008925B8"/>
+    <w:rsid w:val="00894AE9"/>
     <w:rsid w:val="00894B1A"/>
     <w:rsid w:val="00894D26"/>
     <w:rsid w:val="0089563F"/>
     <w:rsid w:val="008A62DA"/>
+    <w:rsid w:val="008B03AC"/>
     <w:rsid w:val="008B0699"/>
     <w:rsid w:val="008B0D60"/>
     <w:rsid w:val="008B6A19"/>
+    <w:rsid w:val="008B74D7"/>
     <w:rsid w:val="008C17CF"/>
     <w:rsid w:val="008C1BB3"/>
     <w:rsid w:val="008C1FAC"/>
     <w:rsid w:val="008C3E0F"/>
     <w:rsid w:val="008C4AB6"/>
     <w:rsid w:val="008C6F6F"/>
     <w:rsid w:val="008D06D2"/>
     <w:rsid w:val="008D16CE"/>
     <w:rsid w:val="008D1ED0"/>
     <w:rsid w:val="008D29FC"/>
+    <w:rsid w:val="008D418A"/>
+    <w:rsid w:val="008D48D6"/>
     <w:rsid w:val="008D5EA8"/>
     <w:rsid w:val="008D70F5"/>
     <w:rsid w:val="008E02BE"/>
     <w:rsid w:val="008E0CA4"/>
     <w:rsid w:val="008E1049"/>
     <w:rsid w:val="008E118F"/>
     <w:rsid w:val="008E3B7D"/>
+    <w:rsid w:val="008E5E05"/>
     <w:rsid w:val="008E66D1"/>
     <w:rsid w:val="008E7F91"/>
     <w:rsid w:val="008F2615"/>
     <w:rsid w:val="008F5606"/>
     <w:rsid w:val="008F56F0"/>
     <w:rsid w:val="008F5D41"/>
+    <w:rsid w:val="009018F5"/>
+    <w:rsid w:val="00902479"/>
     <w:rsid w:val="00910342"/>
     <w:rsid w:val="009132F4"/>
     <w:rsid w:val="00914F1A"/>
     <w:rsid w:val="009158D4"/>
+    <w:rsid w:val="00916016"/>
+    <w:rsid w:val="0091643D"/>
     <w:rsid w:val="00920C1A"/>
     <w:rsid w:val="00920C3F"/>
     <w:rsid w:val="00921942"/>
     <w:rsid w:val="00923856"/>
     <w:rsid w:val="009247B1"/>
     <w:rsid w:val="009311AD"/>
     <w:rsid w:val="00934926"/>
+    <w:rsid w:val="00936E4E"/>
     <w:rsid w:val="00944233"/>
     <w:rsid w:val="00945062"/>
     <w:rsid w:val="00945ECB"/>
     <w:rsid w:val="00945FFC"/>
     <w:rsid w:val="00946156"/>
     <w:rsid w:val="00946D8C"/>
     <w:rsid w:val="00953B91"/>
     <w:rsid w:val="0095456E"/>
     <w:rsid w:val="009545FB"/>
     <w:rsid w:val="00954ABA"/>
     <w:rsid w:val="00957BCA"/>
     <w:rsid w:val="0096064A"/>
     <w:rsid w:val="0096633B"/>
     <w:rsid w:val="009671E0"/>
     <w:rsid w:val="00971409"/>
     <w:rsid w:val="00976F0E"/>
     <w:rsid w:val="00976FE8"/>
     <w:rsid w:val="00982267"/>
     <w:rsid w:val="00983638"/>
     <w:rsid w:val="0098559A"/>
     <w:rsid w:val="009918A7"/>
     <w:rsid w:val="00992E9C"/>
     <w:rsid w:val="0099549A"/>
     <w:rsid w:val="00997EA5"/>
+    <w:rsid w:val="009A31AC"/>
     <w:rsid w:val="009A4F24"/>
     <w:rsid w:val="009B02D5"/>
     <w:rsid w:val="009B3CB4"/>
     <w:rsid w:val="009B5362"/>
     <w:rsid w:val="009B739E"/>
+    <w:rsid w:val="009C2987"/>
     <w:rsid w:val="009C32DB"/>
     <w:rsid w:val="009C37FE"/>
     <w:rsid w:val="009C3A9F"/>
     <w:rsid w:val="009D14A5"/>
     <w:rsid w:val="009D3CDC"/>
     <w:rsid w:val="009D4580"/>
     <w:rsid w:val="009D4D5A"/>
     <w:rsid w:val="009D54E5"/>
     <w:rsid w:val="009E0F8E"/>
     <w:rsid w:val="009E2921"/>
     <w:rsid w:val="009E3852"/>
+    <w:rsid w:val="009E3A93"/>
     <w:rsid w:val="009E3D3D"/>
     <w:rsid w:val="009E4A7D"/>
     <w:rsid w:val="009E5120"/>
     <w:rsid w:val="009F0125"/>
     <w:rsid w:val="009F1A4D"/>
+    <w:rsid w:val="00A047E1"/>
     <w:rsid w:val="00A12783"/>
     <w:rsid w:val="00A12ADA"/>
     <w:rsid w:val="00A15604"/>
+    <w:rsid w:val="00A15900"/>
     <w:rsid w:val="00A172A5"/>
     <w:rsid w:val="00A24E09"/>
     <w:rsid w:val="00A25C02"/>
+    <w:rsid w:val="00A34FAB"/>
     <w:rsid w:val="00A356E8"/>
     <w:rsid w:val="00A36198"/>
+    <w:rsid w:val="00A37C87"/>
     <w:rsid w:val="00A41CC4"/>
     <w:rsid w:val="00A41EBD"/>
     <w:rsid w:val="00A42FBB"/>
     <w:rsid w:val="00A45C17"/>
     <w:rsid w:val="00A46413"/>
     <w:rsid w:val="00A46C61"/>
     <w:rsid w:val="00A47838"/>
     <w:rsid w:val="00A51841"/>
     <w:rsid w:val="00A52F28"/>
     <w:rsid w:val="00A54065"/>
     <w:rsid w:val="00A572EE"/>
     <w:rsid w:val="00A606CA"/>
     <w:rsid w:val="00A60E4C"/>
     <w:rsid w:val="00A60ED9"/>
     <w:rsid w:val="00A6453D"/>
     <w:rsid w:val="00A67D56"/>
     <w:rsid w:val="00A712CB"/>
     <w:rsid w:val="00A74FB4"/>
     <w:rsid w:val="00A75638"/>
     <w:rsid w:val="00A76F22"/>
     <w:rsid w:val="00A77EFA"/>
     <w:rsid w:val="00A80B12"/>
+    <w:rsid w:val="00A823FB"/>
     <w:rsid w:val="00A8356F"/>
     <w:rsid w:val="00A8628F"/>
     <w:rsid w:val="00A86F00"/>
     <w:rsid w:val="00A928D7"/>
     <w:rsid w:val="00A92A71"/>
     <w:rsid w:val="00A958E5"/>
     <w:rsid w:val="00A96370"/>
     <w:rsid w:val="00AA230F"/>
     <w:rsid w:val="00AA3707"/>
     <w:rsid w:val="00AA3D3E"/>
     <w:rsid w:val="00AB1787"/>
     <w:rsid w:val="00AB27B5"/>
     <w:rsid w:val="00AB2C19"/>
     <w:rsid w:val="00AB40D0"/>
     <w:rsid w:val="00AC0BFF"/>
     <w:rsid w:val="00AC1418"/>
     <w:rsid w:val="00AD2C49"/>
     <w:rsid w:val="00AD32C0"/>
     <w:rsid w:val="00AD58FC"/>
     <w:rsid w:val="00AD752B"/>
+    <w:rsid w:val="00AE1224"/>
     <w:rsid w:val="00AE23BE"/>
     <w:rsid w:val="00AE444C"/>
     <w:rsid w:val="00AE497E"/>
     <w:rsid w:val="00AE670C"/>
+    <w:rsid w:val="00AE6FD7"/>
     <w:rsid w:val="00AF03B5"/>
+    <w:rsid w:val="00AF0E60"/>
     <w:rsid w:val="00AF1818"/>
     <w:rsid w:val="00AF3146"/>
+    <w:rsid w:val="00AF674C"/>
+    <w:rsid w:val="00AF6A65"/>
     <w:rsid w:val="00B02F30"/>
     <w:rsid w:val="00B02FC9"/>
+    <w:rsid w:val="00B06446"/>
     <w:rsid w:val="00B07C64"/>
     <w:rsid w:val="00B12285"/>
     <w:rsid w:val="00B12C4F"/>
+    <w:rsid w:val="00B212E9"/>
     <w:rsid w:val="00B21EE4"/>
     <w:rsid w:val="00B22541"/>
     <w:rsid w:val="00B22DB6"/>
     <w:rsid w:val="00B25073"/>
     <w:rsid w:val="00B252DF"/>
     <w:rsid w:val="00B26900"/>
     <w:rsid w:val="00B376A5"/>
     <w:rsid w:val="00B40F55"/>
     <w:rsid w:val="00B42A2F"/>
+    <w:rsid w:val="00B43A57"/>
     <w:rsid w:val="00B43FE6"/>
+    <w:rsid w:val="00B472C3"/>
     <w:rsid w:val="00B4754B"/>
     <w:rsid w:val="00B51CDF"/>
     <w:rsid w:val="00B53F02"/>
+    <w:rsid w:val="00B60704"/>
     <w:rsid w:val="00B61863"/>
     <w:rsid w:val="00B618C5"/>
-    <w:rsid w:val="00B61BE5"/>
     <w:rsid w:val="00B646BB"/>
     <w:rsid w:val="00B67C43"/>
     <w:rsid w:val="00B705CF"/>
     <w:rsid w:val="00B74243"/>
     <w:rsid w:val="00B82298"/>
     <w:rsid w:val="00B8477F"/>
+    <w:rsid w:val="00B865FB"/>
     <w:rsid w:val="00B92FF6"/>
     <w:rsid w:val="00B9530D"/>
     <w:rsid w:val="00B9712B"/>
     <w:rsid w:val="00BA2FEC"/>
     <w:rsid w:val="00BA5995"/>
     <w:rsid w:val="00BA75C9"/>
     <w:rsid w:val="00BA7B3E"/>
     <w:rsid w:val="00BA7E5F"/>
     <w:rsid w:val="00BB324A"/>
     <w:rsid w:val="00BB5182"/>
     <w:rsid w:val="00BB6618"/>
     <w:rsid w:val="00BC0281"/>
+    <w:rsid w:val="00BC02EF"/>
     <w:rsid w:val="00BC0F47"/>
     <w:rsid w:val="00BC2194"/>
     <w:rsid w:val="00BC45FC"/>
     <w:rsid w:val="00BC553A"/>
     <w:rsid w:val="00BC5ABA"/>
     <w:rsid w:val="00BC744B"/>
     <w:rsid w:val="00BD0E96"/>
+    <w:rsid w:val="00BD254C"/>
     <w:rsid w:val="00BE0527"/>
     <w:rsid w:val="00BF05DC"/>
+    <w:rsid w:val="00BF0750"/>
     <w:rsid w:val="00BF47E5"/>
     <w:rsid w:val="00BF570D"/>
     <w:rsid w:val="00C01B09"/>
     <w:rsid w:val="00C04B55"/>
     <w:rsid w:val="00C051CA"/>
     <w:rsid w:val="00C070AB"/>
+    <w:rsid w:val="00C119A7"/>
     <w:rsid w:val="00C14767"/>
+    <w:rsid w:val="00C166E7"/>
     <w:rsid w:val="00C171ED"/>
     <w:rsid w:val="00C20899"/>
     <w:rsid w:val="00C24931"/>
     <w:rsid w:val="00C24BB0"/>
     <w:rsid w:val="00C25223"/>
     <w:rsid w:val="00C26216"/>
     <w:rsid w:val="00C268D8"/>
     <w:rsid w:val="00C27973"/>
     <w:rsid w:val="00C35772"/>
     <w:rsid w:val="00C41ADA"/>
     <w:rsid w:val="00C43CA7"/>
     <w:rsid w:val="00C43EF3"/>
+    <w:rsid w:val="00C4463D"/>
+    <w:rsid w:val="00C44CD0"/>
     <w:rsid w:val="00C47145"/>
     <w:rsid w:val="00C47831"/>
     <w:rsid w:val="00C54309"/>
     <w:rsid w:val="00C5542F"/>
     <w:rsid w:val="00C61531"/>
+    <w:rsid w:val="00C6421E"/>
+    <w:rsid w:val="00C6438F"/>
     <w:rsid w:val="00C643D3"/>
     <w:rsid w:val="00C65D3F"/>
     <w:rsid w:val="00C7020B"/>
     <w:rsid w:val="00C71930"/>
     <w:rsid w:val="00C72272"/>
+    <w:rsid w:val="00C739D1"/>
     <w:rsid w:val="00C745FF"/>
     <w:rsid w:val="00C75212"/>
+    <w:rsid w:val="00C7569B"/>
     <w:rsid w:val="00C76480"/>
     <w:rsid w:val="00C76EE3"/>
     <w:rsid w:val="00C77DA7"/>
     <w:rsid w:val="00C850E9"/>
+    <w:rsid w:val="00C862CA"/>
     <w:rsid w:val="00C86E18"/>
     <w:rsid w:val="00C92A01"/>
     <w:rsid w:val="00C945B8"/>
     <w:rsid w:val="00C953C4"/>
     <w:rsid w:val="00CA0549"/>
     <w:rsid w:val="00CA1E19"/>
     <w:rsid w:val="00CA2437"/>
     <w:rsid w:val="00CA2705"/>
     <w:rsid w:val="00CA2772"/>
     <w:rsid w:val="00CA3B21"/>
     <w:rsid w:val="00CA4302"/>
+    <w:rsid w:val="00CA7E9F"/>
     <w:rsid w:val="00CB06A4"/>
     <w:rsid w:val="00CB48DE"/>
     <w:rsid w:val="00CB7C0D"/>
     <w:rsid w:val="00CB7D31"/>
     <w:rsid w:val="00CC0652"/>
     <w:rsid w:val="00CC0998"/>
+    <w:rsid w:val="00CC136F"/>
     <w:rsid w:val="00CC3859"/>
+    <w:rsid w:val="00CC4297"/>
     <w:rsid w:val="00CC6141"/>
     <w:rsid w:val="00CD2B85"/>
     <w:rsid w:val="00CD3C88"/>
     <w:rsid w:val="00CD6F80"/>
     <w:rsid w:val="00CE03D9"/>
     <w:rsid w:val="00CE0FC2"/>
     <w:rsid w:val="00CE511B"/>
+    <w:rsid w:val="00CE60F7"/>
     <w:rsid w:val="00CE6B45"/>
     <w:rsid w:val="00CF11ED"/>
     <w:rsid w:val="00CF4819"/>
     <w:rsid w:val="00CF68D0"/>
+    <w:rsid w:val="00CF7C18"/>
     <w:rsid w:val="00D02D96"/>
     <w:rsid w:val="00D06908"/>
     <w:rsid w:val="00D07F9F"/>
+    <w:rsid w:val="00D10A09"/>
     <w:rsid w:val="00D110A5"/>
     <w:rsid w:val="00D11427"/>
     <w:rsid w:val="00D13DDD"/>
     <w:rsid w:val="00D15A66"/>
     <w:rsid w:val="00D17442"/>
     <w:rsid w:val="00D17583"/>
     <w:rsid w:val="00D178FE"/>
     <w:rsid w:val="00D33C96"/>
     <w:rsid w:val="00D340A4"/>
     <w:rsid w:val="00D4009F"/>
     <w:rsid w:val="00D41C14"/>
     <w:rsid w:val="00D42C3B"/>
     <w:rsid w:val="00D44E66"/>
     <w:rsid w:val="00D45775"/>
     <w:rsid w:val="00D46AFB"/>
+    <w:rsid w:val="00D47085"/>
     <w:rsid w:val="00D53DA5"/>
     <w:rsid w:val="00D53EDA"/>
     <w:rsid w:val="00D56E11"/>
     <w:rsid w:val="00D6263D"/>
     <w:rsid w:val="00D728EA"/>
     <w:rsid w:val="00D76F20"/>
     <w:rsid w:val="00D77E53"/>
     <w:rsid w:val="00D82DA6"/>
     <w:rsid w:val="00D92D31"/>
     <w:rsid w:val="00D93AC6"/>
     <w:rsid w:val="00D958AC"/>
+    <w:rsid w:val="00D968F4"/>
     <w:rsid w:val="00DA239E"/>
     <w:rsid w:val="00DA7377"/>
     <w:rsid w:val="00DA7520"/>
     <w:rsid w:val="00DA784C"/>
     <w:rsid w:val="00DC0D2C"/>
     <w:rsid w:val="00DC33F9"/>
     <w:rsid w:val="00DC3FB9"/>
     <w:rsid w:val="00DC4567"/>
+    <w:rsid w:val="00DC67D9"/>
     <w:rsid w:val="00DC7E5B"/>
     <w:rsid w:val="00DD1066"/>
     <w:rsid w:val="00DD10C4"/>
     <w:rsid w:val="00DD1598"/>
     <w:rsid w:val="00DD3383"/>
+    <w:rsid w:val="00DD3C09"/>
     <w:rsid w:val="00DD7682"/>
-    <w:rsid w:val="00DE1E35"/>
     <w:rsid w:val="00DE2B85"/>
     <w:rsid w:val="00DE5500"/>
     <w:rsid w:val="00DE5777"/>
     <w:rsid w:val="00DE7657"/>
+    <w:rsid w:val="00DF69A0"/>
     <w:rsid w:val="00E0435D"/>
     <w:rsid w:val="00E04C99"/>
     <w:rsid w:val="00E11643"/>
     <w:rsid w:val="00E143D9"/>
     <w:rsid w:val="00E14AE9"/>
     <w:rsid w:val="00E14B89"/>
     <w:rsid w:val="00E1697C"/>
     <w:rsid w:val="00E20EE1"/>
     <w:rsid w:val="00E21176"/>
     <w:rsid w:val="00E25006"/>
     <w:rsid w:val="00E262B7"/>
     <w:rsid w:val="00E30722"/>
     <w:rsid w:val="00E34984"/>
     <w:rsid w:val="00E34FC2"/>
     <w:rsid w:val="00E407E9"/>
     <w:rsid w:val="00E40A31"/>
     <w:rsid w:val="00E415CA"/>
     <w:rsid w:val="00E43127"/>
     <w:rsid w:val="00E43658"/>
     <w:rsid w:val="00E4704A"/>
     <w:rsid w:val="00E50A18"/>
     <w:rsid w:val="00E530A3"/>
     <w:rsid w:val="00E5466F"/>
+    <w:rsid w:val="00E57063"/>
     <w:rsid w:val="00E63A14"/>
     <w:rsid w:val="00E67408"/>
     <w:rsid w:val="00E709C2"/>
     <w:rsid w:val="00E71B45"/>
     <w:rsid w:val="00E74D55"/>
     <w:rsid w:val="00E76544"/>
     <w:rsid w:val="00E8243D"/>
     <w:rsid w:val="00E828A0"/>
     <w:rsid w:val="00E83B51"/>
     <w:rsid w:val="00E87CB6"/>
     <w:rsid w:val="00E90F1F"/>
+    <w:rsid w:val="00E96C80"/>
     <w:rsid w:val="00EA23AF"/>
     <w:rsid w:val="00EA4F05"/>
     <w:rsid w:val="00EA539F"/>
     <w:rsid w:val="00EA7A13"/>
     <w:rsid w:val="00EB166F"/>
     <w:rsid w:val="00EB1BD3"/>
     <w:rsid w:val="00EB491C"/>
     <w:rsid w:val="00EB4F2A"/>
     <w:rsid w:val="00EB647D"/>
     <w:rsid w:val="00EC5989"/>
     <w:rsid w:val="00EC60FD"/>
     <w:rsid w:val="00EC77F5"/>
     <w:rsid w:val="00EC7BEF"/>
     <w:rsid w:val="00ED2AE6"/>
     <w:rsid w:val="00ED7155"/>
     <w:rsid w:val="00ED73C5"/>
     <w:rsid w:val="00EE1771"/>
     <w:rsid w:val="00EE17C6"/>
     <w:rsid w:val="00EE248D"/>
     <w:rsid w:val="00EE746D"/>
     <w:rsid w:val="00EF19CD"/>
     <w:rsid w:val="00EF19EC"/>
     <w:rsid w:val="00EF1C8E"/>
     <w:rsid w:val="00EF2B72"/>
     <w:rsid w:val="00EF3AFF"/>
     <w:rsid w:val="00EF4F85"/>
     <w:rsid w:val="00EF6476"/>
     <w:rsid w:val="00F024A2"/>
     <w:rsid w:val="00F02B77"/>
     <w:rsid w:val="00F072EF"/>
     <w:rsid w:val="00F07BD3"/>
     <w:rsid w:val="00F07D4C"/>
     <w:rsid w:val="00F11A29"/>
     <w:rsid w:val="00F12008"/>
     <w:rsid w:val="00F12C59"/>
     <w:rsid w:val="00F14213"/>
     <w:rsid w:val="00F1438A"/>
+    <w:rsid w:val="00F1472D"/>
     <w:rsid w:val="00F14A5C"/>
     <w:rsid w:val="00F1514E"/>
     <w:rsid w:val="00F15EB4"/>
     <w:rsid w:val="00F16EB2"/>
     <w:rsid w:val="00F21D07"/>
     <w:rsid w:val="00F22706"/>
     <w:rsid w:val="00F250CD"/>
     <w:rsid w:val="00F2609C"/>
     <w:rsid w:val="00F34184"/>
     <w:rsid w:val="00F36531"/>
     <w:rsid w:val="00F42894"/>
     <w:rsid w:val="00F4341B"/>
     <w:rsid w:val="00F43B33"/>
     <w:rsid w:val="00F469A0"/>
     <w:rsid w:val="00F5185E"/>
     <w:rsid w:val="00F51BB9"/>
     <w:rsid w:val="00F53319"/>
     <w:rsid w:val="00F533A0"/>
     <w:rsid w:val="00F54244"/>
     <w:rsid w:val="00F578B5"/>
     <w:rsid w:val="00F618F1"/>
     <w:rsid w:val="00F63110"/>
+    <w:rsid w:val="00F63A76"/>
     <w:rsid w:val="00F642A7"/>
     <w:rsid w:val="00F65B2F"/>
     <w:rsid w:val="00F707CA"/>
     <w:rsid w:val="00F71A0F"/>
     <w:rsid w:val="00F72062"/>
     <w:rsid w:val="00F73F07"/>
     <w:rsid w:val="00F74512"/>
     <w:rsid w:val="00F82F8B"/>
     <w:rsid w:val="00F843E0"/>
     <w:rsid w:val="00F90434"/>
     <w:rsid w:val="00F90B5D"/>
+    <w:rsid w:val="00F90D2E"/>
     <w:rsid w:val="00F9155E"/>
     <w:rsid w:val="00F948D8"/>
+    <w:rsid w:val="00FA1A5F"/>
     <w:rsid w:val="00FA1F33"/>
     <w:rsid w:val="00FA4BDB"/>
     <w:rsid w:val="00FA4DAB"/>
     <w:rsid w:val="00FA660B"/>
     <w:rsid w:val="00FA7288"/>
     <w:rsid w:val="00FA7D03"/>
     <w:rsid w:val="00FB0C47"/>
     <w:rsid w:val="00FB7C30"/>
     <w:rsid w:val="00FC1760"/>
     <w:rsid w:val="00FC1A3D"/>
     <w:rsid w:val="00FC1A4D"/>
     <w:rsid w:val="00FC2C29"/>
     <w:rsid w:val="00FC7C29"/>
     <w:rsid w:val="00FD6457"/>
     <w:rsid w:val="00FD7CB9"/>
     <w:rsid w:val="00FE4FE1"/>
     <w:rsid w:val="00FE7F6B"/>
     <w:rsid w:val="00FF6A1A"/>
     <w:rsid w:val="00FF6D3B"/>
     <w:rsid w:val="00FF7632"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -38303,51 +39722,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="907884716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianaas.org.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/licences-and-permits/commercial-activities/commercial-events" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourism.wa.gov.au/news-and-events/events-hub/event-resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exploreparks.dbca.wa.gov.au/fee-waivers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/media/6324/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianaas.org.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourism.wa.gov.au/news-and-events/events-hub/event-resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/licences-and-permits/commercial-activities/commercial-events" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exploreparks.dbca.wa.gov.au/fee-waivers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -38618,103 +40037,89 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4cdb8299-3d89-4e0d-803d-83071c192d0d" xmlns:ns3="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="144fd4a3122c7e0ba6bb6a334f7831fa" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047B087AEAC0CE444880311CF1D254880" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66e09e8b976ae527c1ba551bebcb25c4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4cdb8299-3d89-4e0d-803d-83071c192d0d" xmlns:ns3="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c7a5374187ec0ae992b21352201f29" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
     <xsd:import namespace="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Additionalinfo" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:KMFiling" minOccurs="0"/>
+                <xsd:element ref="ns2:LeaseFileDocuments" minOccurs="0"/>
+                <xsd:element ref="ns2:KMNameConventionsApplied" minOccurs="0"/>
+                <xsd:element ref="ns2:Leasefilescheckedby" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cdb8299-3d89-4e0d-803d-83071c192d0d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -38781,50 +40186,89 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Additionalinfo" ma:index="29" nillable="true" ma:displayName="Additional info" ma:format="Dropdown" ma:internalName="Additionalinfo">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KMFiling" ma:index="31" nillable="true" ma:displayName="KM Filing " ma:format="Dropdown" ma:internalName="KMFiling">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="For Filing"/>
+          <xsd:enumeration value="Filed in KM"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LeaseFileDocuments" ma:index="32" nillable="true" ma:displayName="Lease File Documents" ma:format="Dropdown" ma:internalName="LeaseFileDocuments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Lease Doc Checked by Danielle"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KMNameConventionsApplied" ma:index="33" nillable="true" ma:displayName="KM Name Conventions Applied" ma:format="Dropdown" ma:internalName="KMNameConventionsApplied">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Leasefilescheckedby" ma:index="34" nillable="true" ma:displayName="Lease files checked by" ma:format="Dropdown" ma:internalName="Leasefilescheckedby">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Checked by Dani"/>
+          <xsd:enumeration value="Checked by Siobhan"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="35" nillable="true" ma:displayName="Status" ma:default="Draft" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Final"/>
+          <xsd:enumeration value="Draft"/>
+          <xsd:enumeration value="Pending Approval"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -38933,145 +40377,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xsi:nil="true"/>
+    <Additionalinfo xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <KMNameConventionsApplied xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <KMFiling xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <LeaseFileDocuments xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <Status xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">Draft</Status>
+    <Leasefilescheckedby xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E58232-883E-48BF-B3CE-E11B3E8B044B}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44FE84BA-F89A-499F-9EA4-9340350842E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0170DA-5D20-4A6E-8B49-C80DFFCEC847}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
     <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEEDDFC3-073B-47C8-8C13-2A8FB98B825F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E58232-883E-48BF-B3CE-E11B3E8B044B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
+    <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C22377EA-AF1A-4C5E-9680-F103514B6857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>22318</Characters>
+  <Pages>13</Pages>
+  <Words>4041</Words>
+  <Characters>23040</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>51</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>192</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environment and Conservation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25754</CharactersWithSpaces>
+  <CharactersWithSpaces>27027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>roxannep</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010047B087AEAC0CE444880311CF1D254880</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>