--- v0 (2025-10-08)
+++ v1 (2026-07-14)
@@ -1,118 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0602943D" w14:textId="3BB57562" w:rsidR="00BC5731" w:rsidRDefault="00BC5731" w:rsidP="00BC5731">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BFDAB39" w14:textId="260FAFAE" w:rsidR="00677D38" w:rsidRDefault="00677D38" w:rsidP="00677D38">
+    <w:p w14:paraId="2BFDAB39" w14:textId="260FAFAE" w:rsidR="00677D38" w:rsidRPr="000D1495" w:rsidRDefault="00677D38" w:rsidP="00677D38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>COMMERCIAL OPERATOR INCIDENT REPORT</w:t>
       </w:r>
-      <w:r w:rsidR="007D6EB9">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORM</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="08E9102F" w14:textId="77777777" w:rsidR="00373389" w:rsidRDefault="00373389" w:rsidP="00373389">
       <w:pPr>
         <w:ind w:right="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="701E9092" w14:textId="77777777" w:rsidR="00373389" w:rsidRPr="008C6489" w:rsidRDefault="00373389" w:rsidP="00373389">
       <w:pPr>
         <w:ind w:right="657"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6489">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -123,542 +107,759 @@
         <w:t>INFORMATION FOR APPLICANTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9E72FD" w14:textId="5FF3B868" w:rsidR="00677D38" w:rsidRPr="00F9187D" w:rsidRDefault="00677D38" w:rsidP="00677D38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="433948C1" w14:textId="77777777" w:rsidR="00233C83" w:rsidRDefault="00233C83" w:rsidP="00233C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EFD6678" w14:textId="1B025310" w:rsidR="007D6EB9" w:rsidRPr="008C6489" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+    <w:p w14:paraId="3EFD6678" w14:textId="1B025310" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form is to be completed by the Operator i</w:t>
       </w:r>
-      <w:r w:rsidR="00677D38" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n the event of any incident on CALM </w:t>
       </w:r>
-      <w:r w:rsidR="009D13F6" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009D13F6" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
-      <w:r w:rsidR="00677D38" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">land involving the Operator, the Operator’s employees or passengers </w:t>
       </w:r>
-      <w:r w:rsidR="00FC0588" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00FC0588" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8737EE" w14:textId="5980C21A" w:rsidR="007D6EB9" w:rsidRPr="008C6489" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+    <w:p w14:paraId="0B8737EE" w14:textId="5980C21A" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a fatality occurs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40364568" w14:textId="5424088F" w:rsidR="007D6EB9" w:rsidRPr="008C6489" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+    <w:p w14:paraId="40364568" w14:textId="5424088F" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an injury occurs to any person that requires medical attention from a doctor or hospital;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B3F25D" w14:textId="7CE9C608" w:rsidR="007D6EB9" w:rsidRPr="008C6489" w:rsidRDefault="00FC0588" w:rsidP="00233C83">
+    <w:p w14:paraId="23B3F25D" w14:textId="7CE9C608" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="00FC0588" w:rsidP="00233C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the safety of any passenger</w:t>
       </w:r>
-      <w:r w:rsidR="007D6EB9" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="008C6489" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
-      <w:r w:rsidR="007D6EB9" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at risk</w:t>
       </w:r>
-      <w:r w:rsidR="007D6EB9" w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6489">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A86ECE" w14:textId="4B7C00AD" w:rsidR="007D6EB9" w:rsidRPr="008C6489" w:rsidRDefault="00DB60C4" w:rsidP="00233C83">
+    <w:p w14:paraId="74A86ECE" w14:textId="4B7C00AD" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="00DB60C4" w:rsidP="00233C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">damage to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>departmental</w:t>
+      </w:r>
+      <w:r w:rsidR="001927AF" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>property</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has occurred.</w:t>
+      </w:r>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FC0754" w14:textId="411B28DB" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he Operator must complete a copy of this Incident Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submit it to the nearest office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Department of Biodiversity Conservation and Attractions (DBCA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00677D38" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>within 48 hours of the incident occurring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADF70ED" w14:textId="77777777" w:rsidR="007D6EB9" w:rsidRPr="000D1495" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CA0DD9" w14:textId="793FDC7D" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="00677D38" w:rsidP="00233C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the Operator was not present at the time of the incident, the Operator shall require each of its employees who were involved in or observed the incident to provide supporting Incident Reports (using this form) regarding the incident</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6EB9" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Operator shall submit these supporting Incident Reports along with his own Incident Report to the nearest </w:t>
+      </w:r>
+      <w:r w:rsidR="00A478AC" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DBCA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>office within 48 hours of the incident occurring</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9187D" w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F60B09" w14:textId="77777777" w:rsidR="00BF4A77" w:rsidRPr="000D1495" w:rsidRDefault="00BF4A77" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33798E24" w14:textId="1C0FB741" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594EC63B" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Biodiversity, Conservation and Attractions (DBCA) collects the personal information requested in this incident report form to assess, investigate and manage incidents associated with commercial operations authorised under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conservation and Land Management Act 1984 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Conservation and Land Management Regulations 2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E17A664" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5725D1" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DBCA may share this information with relevant government agencies, emergency services and other parties involved in investigating or responding to the incident, where authorised or required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26529473" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4915CB3B" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Providing this information is a requirement for commercial operators reporting incidents under the conditions of their licence. If you choose not to provide the requested personal information, you may be unable to comply with your incident reporting obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64226CE6" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142658AA" w14:textId="357B35BA" w:rsidR="009230AE" w:rsidRPr="000D1495" w:rsidRDefault="009230AE" w:rsidP="009230AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further details on how DBCA manage your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000D1495">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Privacy Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00FA1977" w:rsidRPr="000D1495">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>privacy@dbca.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000D1495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC9340D" w14:textId="77777777" w:rsidR="009230AE" w:rsidRPr="008C6489" w:rsidRDefault="009230AE" w:rsidP="00233C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C6489">
+    </w:p>
+    <w:p w14:paraId="7889669E" w14:textId="77777777" w:rsidR="00233C83" w:rsidRPr="007D6EB9" w:rsidRDefault="00233C83" w:rsidP="00233C83">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">damage to </w:t>
-[...189 lines deleted...]
-    <w:p w14:paraId="53639AC3" w14:textId="5E679FE5" w:rsidR="007D6EB9" w:rsidRPr="007D6EB9" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8BEA9F" w14:textId="1A05FB82" w:rsidR="009227C5" w:rsidRDefault="009227C5" w:rsidP="00233C83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53639AC3" w14:textId="1C73F51A" w:rsidR="007D6EB9" w:rsidRPr="007D6EB9" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6EB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DETAILS OF INCIDENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19427BEE" w14:textId="6223E23A" w:rsidR="007D6EB9" w:rsidRDefault="007D6EB9" w:rsidP="00233C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
     <w:p w14:paraId="048DF088" w14:textId="20B931BE" w:rsidR="00DB60C4" w:rsidRDefault="004E5371" w:rsidP="00233C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00DB60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB60C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Incident involves a passenger</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54513273" w14:textId="77777777" w:rsidR="00DB60C4" w:rsidRDefault="00DB60C4" w:rsidP="00DE1D2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A094396" w14:textId="77777777" w:rsidR="00DB60C4" w:rsidRDefault="00DB60C4" w:rsidP="00DE1D2F">
@@ -669,56 +870,56 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Incident involves property</w:t>
       </w:r>
@@ -846,51 +1047,51 @@
     <w:p w14:paraId="08158470" w14:textId="77777777" w:rsidR="00DE1D2F" w:rsidRDefault="00DE1D2F" w:rsidP="00DE1D2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C86673F" w14:textId="77777777" w:rsidR="00DE1D2F" w:rsidRDefault="00DE1D2F" w:rsidP="00DE1D2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Operations Licence Number: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text45"/>
+      <w:bookmarkStart w:id="0" w:name="Text45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text45"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
@@ -938,83 +1139,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0B33BC53" w14:textId="77777777" w:rsidR="00DE1D2F" w:rsidRPr="00F9187D" w:rsidRDefault="00DE1D2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ACC66DC" w14:textId="77777777" w:rsidR="00677D38" w:rsidRPr="00C25DC8" w:rsidRDefault="00DE1D2F" w:rsidP="008B7C52">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Date of Incident</w:t>
       </w:r>
       <w:r w:rsidR="00677D38" w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text1"/>
+      <w:bookmarkStart w:id="1" w:name="Text1"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -1052,73 +1253,73 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00677D38" w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Time of Incident</w:t>
       </w:r>
       <w:r w:rsidR="00677D38" w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text2"/>
+      <w:bookmarkStart w:id="2" w:name="Text2"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -1156,99 +1357,99 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6E92F44A" w14:textId="77777777" w:rsidR="00677D38" w:rsidRPr="00C25DC8" w:rsidRDefault="00677D38" w:rsidP="008B7C52">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B2AA14" w14:textId="77777777" w:rsidR="00F9187D" w:rsidRPr="00C25DC8" w:rsidRDefault="00DE1D2F" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>of Incident</w:t>
       </w:r>
       <w:r w:rsidR="00677D38" w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="Text4"/>
+    <w:bookmarkStart w:id="3" w:name="Text4"/>
     <w:p w14:paraId="5F338A05" w14:textId="77777777" w:rsidR="00677D38" w:rsidRPr="00C25DC8" w:rsidRDefault="00067BF8" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1295,53 +1496,53 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5742C9F7" w14:textId="77777777" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="00DE1D2F" w:rsidP="008B7C52">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="229DD03D" w14:textId="77777777" w:rsidR="009227C5" w:rsidRDefault="00DE1D2F" w:rsidP="009227C5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Map Ref</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>erence</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
@@ -1349,59 +1550,60 @@
           <w:b/>
         </w:rPr>
         <w:t>/G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Coordinates</w:t>
       </w:r>
       <w:r w:rsidR="008B7C52" w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Text5"/>
+    </w:p>
+    <w:p w14:paraId="2EA5ECE6" w14:textId="220B3588" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="00067BF8" w:rsidP="009227C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1441,63 +1643,53 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2DD082FF" w14:textId="77777777" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="58EDF3D0" w14:textId="77777777" w:rsidR="009227C5" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1540,51 +1732,51 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">harge of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>our:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333E2C95" w14:textId="77777777" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
+    <w:p w14:paraId="333E2C95" w14:textId="6D5109B2" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1631,51 +1823,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73410F97" w14:textId="77777777" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
+    <w:p w14:paraId="30809557" w14:textId="77777777" w:rsidR="009227C5" w:rsidRDefault="00581DFB" w:rsidP="009227C5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1704,52 +1896,53 @@
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>roup</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>eader:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22000E4A" w14:textId="77777777" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
-      <w:pPr>
+    <w:p w14:paraId="22000E4A" w14:textId="64E496F8" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="009227C5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1794,79 +1987,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EC07F8" w14:textId="77777777" w:rsidR="00581DFB" w:rsidRDefault="00581DFB" w:rsidP="008C6489">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E7DFC9C" w14:textId="7177B1C7" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="008B7C52" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PERSONAL DETAILS </w:t>
       </w:r>
       <w:r w:rsidR="00BB642A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OF INJURED OR DECEASED PERSON/S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3250CA55" w14:textId="2CB0EDFE" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="008B7C52" w:rsidP="00233C83">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1874,51 +2054,51 @@
       </w:r>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (if more than two persons involved complete extra report forms)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606EFAAA" w14:textId="77777777" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="008B7C52" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Family or Surname: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text6"/>
+      <w:bookmarkStart w:id="5" w:name="Text6"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -1956,69 +2136,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1C933928" w14:textId="77777777" w:rsidR="008B7C52" w:rsidRPr="00C25DC8" w:rsidRDefault="008B7C52" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Given Names: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text11"/>
+      <w:bookmarkStart w:id="6" w:name="Text11"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2056,69 +2236,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="57046E80" w14:textId="77777777" w:rsidR="00C25DC8" w:rsidRPr="00C25DC8" w:rsidRDefault="00C25DC8" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Birth: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text8"/>
+      <w:bookmarkStart w:id="7" w:name="Text8"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2156,69 +2336,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="600FFC77" w14:textId="77777777" w:rsidR="00C25DC8" w:rsidRPr="00C25DC8" w:rsidRDefault="00C25DC8" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Residential Address: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text9"/>
+      <w:bookmarkStart w:id="8" w:name="Text9"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2256,76 +2436,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="60554482" w14:textId="77777777" w:rsidR="00C25DC8" w:rsidRDefault="00C25DC8" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Postal Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text12"/>
+      <w:bookmarkStart w:id="9" w:name="Text12"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2363,76 +2543,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="423222EB" w14:textId="77777777" w:rsidR="00556D24" w:rsidRDefault="00556D24" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Next of Kin:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text13"/>
+      <w:bookmarkStart w:id="10" w:name="Text13"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2470,72 +2650,72 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00073466" w:rsidRPr="00073466">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00073466" w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Relationship:</w:t>
       </w:r>
       <w:r w:rsidR="00073466">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text14"/>
+      <w:bookmarkStart w:id="11" w:name="Text14"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2573,76 +2753,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1872563C" w14:textId="77777777" w:rsidR="00073466" w:rsidRDefault="00073466" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Phone No.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text15"/>
+      <w:bookmarkStart w:id="12" w:name="Text15"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2680,72 +2860,72 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00073466">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text16"/>
+      <w:bookmarkStart w:id="13" w:name="Text16"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -2783,51 +2963,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6F17C6E2" w14:textId="0C038F39" w:rsidR="00073466" w:rsidRDefault="00073466" w:rsidP="008B7C52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Person 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E35CAF4" w14:textId="77777777" w:rsidR="00073466" w:rsidRPr="00C25DC8" w:rsidRDefault="00073466" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
@@ -3815,701 +3995,709 @@
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667B39E" w14:textId="77777777" w:rsidR="00BB642A" w:rsidRDefault="00BB642A" w:rsidP="00233C83">
+    <w:p w14:paraId="0EF865C7" w14:textId="1607C375" w:rsidR="009227C5" w:rsidRDefault="009227C5" w:rsidP="00233C83">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0362991B" w14:textId="77777777" w:rsidR="00073466" w:rsidRDefault="00073466" w:rsidP="00233C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ACTIVITY</w:t>
       </w:r>
       <w:r w:rsidR="00B53CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ENGAGED IN AT TIME OF INCIDENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1090E78E" w14:textId="4592FE9D" w:rsidR="00233C83" w:rsidRPr="00233C83" w:rsidRDefault="00233C83" w:rsidP="00233C83">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk497905334"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk497905334"/>
       <w:r w:rsidRPr="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Tick relevant activity)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="5DF4C3A7" w14:textId="16C193C2" w:rsidR="00233C83" w:rsidRDefault="00073466" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Swimming </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Check1"/>
+      <w:bookmarkStart w:id="15" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Skin </w:t>
       </w:r>
       <w:r w:rsidR="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>iving/Snorkeling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Check2"/>
+      <w:bookmarkStart w:id="16" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Travelling by boat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Check3"/>
+      <w:bookmarkStart w:id="17" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D605850" w14:textId="77777777" w:rsidR="00233C83" w:rsidRDefault="00073466" w:rsidP="00233C83">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Travelling by vehicle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Check4"/>
+      <w:bookmarkStart w:id="18" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Walking/Hiking</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Check5"/>
+      <w:bookmarkStart w:id="19" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Climbing </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Check6"/>
+      <w:bookmarkStart w:id="20" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Abseiling </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Check7"/>
+      <w:bookmarkStart w:id="21" w:name="Check7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079E3DEB" w14:textId="56E10B69" w:rsidR="00073466" w:rsidRDefault="00073466" w:rsidP="00233C83">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Parasailing</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Check8"/>
+      <w:bookmarkStart w:id="22" w:name="Check8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk497904956"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk497904956"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Travelling by aircraft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Check9"/>
+      <w:bookmarkStart w:id="24" w:name="Check9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other* </w:t>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidR="00233C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB4BD0D" w14:textId="04DCD014" w:rsidR="00233C83" w:rsidRDefault="00233C83" w:rsidP="008C6489">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4678,244 +4866,244 @@
     <w:p w14:paraId="6AA95F49" w14:textId="14770ECE" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Check10"/>
+      <w:bookmarkStart w:id="25" w:name="Check10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...5 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vessel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Check11"/>
+      <w:bookmarkStart w:id="26" w:name="Check11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...5 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Aircraft </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Check12"/>
+      <w:bookmarkStart w:id="27" w:name="Check12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...5 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00233C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Vehicle</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53CCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB951DA" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Make and Type:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text19"/>
+      <w:bookmarkStart w:id="28" w:name="Text19"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4953,76 +5141,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="26860C56" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Registration:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text20"/>
+      <w:bookmarkStart w:id="29" w:name="Text20"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5060,75 +5248,75 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="7F9407B2" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00233C83">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Name (vessel):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Text21"/>
+      <w:bookmarkStart w:id="30" w:name="Text21"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5166,129 +5354,103 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="6CF82A4D" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00233C83">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077BC8E2" w14:textId="0A149F61" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PREVAILING WEATHER CONDITIONS AT TIME OF INCIDENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D631C9" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Temperature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text22"/>
+      <w:bookmarkStart w:id="31" w:name="Text22"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5326,76 +5488,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="5E40C1E3" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Prevailing Winds:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text23"/>
+      <w:bookmarkStart w:id="32" w:name="Text23"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5433,76 +5595,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="755B0172" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*Water temperature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text24"/>
+      <w:bookmarkStart w:id="33" w:name="Text24"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5540,76 +5702,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3F536667" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>*Swell:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Text25"/>
+      <w:bookmarkStart w:id="34" w:name="Text25"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5647,76 +5809,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="7D8C5E26" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00B53CCB" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Visibility:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Text26"/>
+      <w:bookmarkStart w:id="35" w:name="Text26"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5754,51 +5916,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="0D04C4C1" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRPr="00581DFB" w:rsidRDefault="00B53CCB" w:rsidP="00581DFB">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(* applicable to marine operations)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9D5350" w14:textId="77777777" w:rsidR="00DE513B" w:rsidRDefault="00DE513B" w:rsidP="00581DFB">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
@@ -5820,60 +5982,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>EQUIPMENT USED AT TIME OF INCIDENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6DEAA4" w14:textId="5CB61C39" w:rsidR="00B53CCB" w:rsidRPr="00473643" w:rsidRDefault="00581DFB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please s</w:t>
       </w:r>
       <w:r w:rsidR="00B53CCB" w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pecify any items of equipment being used by the injured/deceased at the time of the incident, including snorkelling or diving gear, abseiling or climbing gear and any safety equipment such as floatation vests</w:t>
+        <w:t xml:space="preserve">pecify any items of equipment being used by the injured/deceased at the time of the incident, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B53CCB" w:rsidRPr="00473643">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>snorkelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B53CCB" w:rsidRPr="00473643">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or diving gear, abseiling or climbing gear and any safety equipment such as floatation vests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="37" w:name="Text27"/>
+    <w:bookmarkStart w:id="36" w:name="Text27"/>
     <w:p w14:paraId="586B6AA4" w14:textId="77777777" w:rsidR="00B53CCB" w:rsidRDefault="00067BF8" w:rsidP="00073466">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5931,51 +6107,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="56648311" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRPr="00581DFB" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>NAMES AND ADDRE</w:t>
       </w:r>
       <w:r w:rsidR="00BB642A" w:rsidRPr="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>SSES OF ALL EYE WITNESSES</w:t>
       </w:r>
@@ -6109,86 +6285,70 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F5F6F2" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DETAILS OF ANY RESCUE ATTEM</w:t>
       </w:r>
       <w:r w:rsidR="00BB642A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">PTS </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> AND TREATMENT PROVIDED</w:t>
+        <w:t>PTS MADE AND TREATMENT PROVIDED</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680F5A7C" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRPr="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">If rescue attempt made, name of rescuer/s: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text28"/>
+      <w:bookmarkStart w:id="37" w:name="Text28"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -6226,193 +6386,193 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="300F31B5" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Was rescue successful:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Check13"/>
+      <w:bookmarkStart w:id="38" w:name="Check13"/>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   No </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Check14"/>
+      <w:bookmarkStart w:id="39" w:name="Check14"/>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="51F2C911" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>What was condition of person after rescue:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text29"/>
+      <w:bookmarkStart w:id="40" w:name="Text29"/>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -6450,163 +6610,163 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00653B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="6A18629F" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRPr="00473643" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Was CPR administered:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Check15"/>
+      <w:bookmarkStart w:id="41" w:name="Check15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Check16"/>
+      <w:bookmarkStart w:id="42" w:name="Check16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="448C589C" w14:textId="41691AE3" w:rsidR="00E879D6" w:rsidRPr="00473643" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Was </w:t>
       </w:r>
       <w:r w:rsidR="00870DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
@@ -6627,101 +6787,101 @@
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   No </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57303342" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -6739,101 +6899,101 @@
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   No </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B5BF7" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -6851,142 +7011,143 @@
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   No </w:t>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003348CB">
-[...4 lines deleted...]
-      <w:r w:rsidR="003348CB">
+      <w:r w:rsidRPr="00E879D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D740FA2" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00E879D6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mode of evacuation transport used</w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Text30"/>
+      <w:bookmarkStart w:id="43" w:name="Text30"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7024,75 +7185,75 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="1888B244" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E879D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Name of hospital or treating facility if known:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Text31"/>
+      <w:bookmarkStart w:id="44" w:name="Text31"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7130,68 +7291,53 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="56DD5337" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="4673729C" w14:textId="77777777" w:rsidR="009227C5" w:rsidRDefault="009227C5" w:rsidP="00581DFB">
       <w:pPr>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5464D31B" w14:textId="77777777" w:rsidR="00E879D6" w:rsidRDefault="00E879D6" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6EB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>DESCRIPTION OF INCIDENT</w:t>
@@ -7317,106 +7463,105 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2C2511" w14:textId="77777777" w:rsidR="00787A65" w:rsidRDefault="00787A65" w:rsidP="00787A65">
+    <w:p w14:paraId="1D2C2511" w14:textId="77777777" w:rsidR="00787A65" w:rsidRDefault="00787A65" w:rsidP="009227C5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A2887D" w14:textId="477558D9" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00581DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="389"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6EB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>DETAILS OF PERSON COMPLETING THIS INCIDENT REPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045B1142" w14:textId="77777777" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Full name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Text32"/>
+      <w:bookmarkStart w:id="45" w:name="Text32"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7454,76 +7599,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="34B1CF65" w14:textId="77777777" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Residential address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="Text33"/>
+      <w:bookmarkStart w:id="46" w:name="Text33"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7561,69 +7706,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="246E14EF" w14:textId="77777777" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">City/Town </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="Text34"/>
+      <w:bookmarkStart w:id="47" w:name="Text34"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7661,65 +7806,65 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">State/Province </w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="Text35"/>
+      <w:bookmarkStart w:id="48" w:name="Text35"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7757,75 +7902,75 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="2E25D3FD" w14:textId="77777777" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Country </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="Text36"/>
+      <w:bookmarkStart w:id="49" w:name="Text36"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7863,59 +8008,59 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Post Code </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="Text37"/>
+      <w:bookmarkStart w:id="50" w:name="Text37"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -7953,69 +8098,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="7C426F77" w14:textId="77777777" w:rsidR="00787A65" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Home Phone (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="Text38"/>
+      <w:bookmarkStart w:id="51" w:name="Text38"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:format w:val="0"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
@@ -8056,51 +8201,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C242EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -8376,51 +8521,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBB3147" w14:textId="22D1DD1A" w:rsidR="00CF0C77" w:rsidRPr="00CF0C77" w:rsidRDefault="00CF0C77" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0C77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Mobile:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="Text41"/>
+      <w:bookmarkStart w:id="52" w:name="Text41"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
@@ -8460,82 +8605,82 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00CF0C77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775E2CCF" w14:textId="77777777" w:rsidR="00787A65" w:rsidRPr="00473643" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="Text39"/>
+      <w:bookmarkStart w:id="53" w:name="Text39"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -8573,76 +8718,76 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="72E9EDFE" w14:textId="77777777" w:rsidR="00787A65" w:rsidRDefault="00787A65" w:rsidP="00787A65">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473643">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>What was your role at the time of the incident:</w:t>
       </w:r>
       <w:r w:rsidR="00C242EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="Text40"/>
+      <w:bookmarkStart w:id="54" w:name="Text40"/>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -8680,51 +8825,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00067BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="135C1F97" w14:textId="77777777" w:rsidR="00C242EB" w:rsidRPr="00C242EB" w:rsidRDefault="00C242EB" w:rsidP="00C242EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C242EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Details of any relevant qualifications held by you: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50349023" w14:textId="681BEFA1" w:rsidR="00C242EB" w:rsidRDefault="00C242EB" w:rsidP="00581DFB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -8844,57 +8989,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> of person completing Incident Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBE57E8" w14:textId="77777777" w:rsidR="00C242EB" w:rsidRPr="00787A65" w:rsidRDefault="00C242EB" w:rsidP="00581DFB">
+    <w:p w14:paraId="6B4865C8" w14:textId="378C50EE" w:rsidR="00C538DB" w:rsidRPr="009230AE" w:rsidRDefault="00C242EB" w:rsidP="009230AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-AU"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00581DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002C7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -8952,158 +9097,152 @@
       </w:r>
       <w:r w:rsidR="002C7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="002C7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="002C7CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C242EB" w:rsidRPr="00787A65" w:rsidSect="00233C83">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00C538DB" w:rsidRPr="009230AE" w:rsidSect="00233C83">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B67D28" w14:textId="77777777" w:rsidR="00BD4D93" w:rsidRDefault="00BD4D93">
+    <w:p w14:paraId="6F512CAD" w14:textId="77777777" w:rsidR="00665939" w:rsidRDefault="00665939">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1921DBDF" w14:textId="77777777" w:rsidR="00BD4D93" w:rsidRDefault="00BD4D93">
+    <w:p w14:paraId="63C9F53C" w14:textId="77777777" w:rsidR="00665939" w:rsidRDefault="00665939">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1147556585"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4787B2C7" w14:textId="2FCBA2AA" w:rsidR="007B2341" w:rsidRDefault="007B2341">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="008C6489">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
@@ -9132,164 +9271,493 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008C6489">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0D043C90" w14:textId="77777777" w:rsidR="007B2341" w:rsidRDefault="007B2341">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F94646" w14:textId="77777777" w:rsidR="00BD4D93" w:rsidRDefault="00BD4D93">
+    <w:p w14:paraId="3117FF8B" w14:textId="77777777" w:rsidR="00665939" w:rsidRDefault="00665939">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B95009" w14:textId="77777777" w:rsidR="00BD4D93" w:rsidRDefault="00BD4D93">
+    <w:p w14:paraId="7A32E2B0" w14:textId="77777777" w:rsidR="00665939" w:rsidRDefault="00665939">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7A59322C" w14:textId="77777777" w:rsidR="007B2341" w:rsidRDefault="007B2341">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A59322C" w14:textId="0AC825E2" w:rsidR="007B2341" w:rsidRDefault="00CA1A64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6202E1" wp14:editId="30F63991">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1869942744" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E48294E" w14:textId="21655301" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CA1A64">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3B6202E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E48294E" w14:textId="21655301" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CA1A64">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1604E69E" w14:textId="3477608B" w:rsidR="00653B0A" w:rsidRPr="008408B0" w:rsidRDefault="007D6EB9" w:rsidP="007D6EB9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1604E69E" w14:textId="4ABF00B6" w:rsidR="00653B0A" w:rsidRPr="008408B0" w:rsidRDefault="009227C5" w:rsidP="007D6EB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="55"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D174ED5" wp14:editId="2462942A">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="4445" b="1905"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D174ED5" wp14:editId="5F0287D6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1000125</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-107315</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3879850" cy="523875"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+          <wp:wrapNone/>
           <wp:docPr id="23" name="Picture 23"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6053455" cy="817245"/>
+                    <a:ext cx="3879850" cy="523875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00CA1A64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27C96CC9" wp14:editId="618C4817">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="241266235" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6845350A" w14:textId="4210A9D5" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CA1A64">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="27C96CC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6845350A" w14:textId="4210A9D5" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CA1A64">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="612063F7" w14:textId="77777777" w:rsidR="00653B0A" w:rsidRDefault="008408B0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612063F7" w14:textId="7D464C85" w:rsidR="00653B0A" w:rsidRDefault="00CA1A64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CF2734B" wp14:editId="5E57FEFC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="763773659" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A9E233B" w14:textId="4FBA6C2B" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CA1A64">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0CF2734B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A9E233B" w14:textId="4FBA6C2B" w:rsidR="00CA1A64" w:rsidRPr="00CA1A64" w:rsidRDefault="00CA1A64" w:rsidP="00CA1A64">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CA1A64">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008408B0">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02825AA5" wp14:editId="5DDC287B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02825AA5" wp14:editId="5DDC287B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-198120</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2857500" cy="664845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="24" name="Picture 24" descr="DEC_WAgovt_logo_col"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="DEC_WAgovt_logo_col"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -9319,51 +9787,51 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="32A7E6EE" w14:textId="77777777" w:rsidR="00653B0A" w:rsidRDefault="00653B0A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6E52F706" w14:textId="77777777" w:rsidR="00653B0A" w:rsidRDefault="00653B0A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C391A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A42E0A52"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9433,196 +9901,238 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="162088272">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6dZcnoZyvwwS9XA8QkyOTbgc1Kss7GRkHYeQkOXo6cfiRd8bVcvhoJPVhmOhACMBiR80WUzYscyEbincwQ8Wqg==" w:salt="zBYzqrVNgtUPqOrwn9iQ0w=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008146A9"/>
+    <w:rsid w:val="00023367"/>
     <w:rsid w:val="00067BF8"/>
+    <w:rsid w:val="00071097"/>
     <w:rsid w:val="00073466"/>
+    <w:rsid w:val="000D1495"/>
+    <w:rsid w:val="0010118E"/>
     <w:rsid w:val="00112B54"/>
     <w:rsid w:val="00123FBA"/>
+    <w:rsid w:val="001254FD"/>
     <w:rsid w:val="001854B3"/>
     <w:rsid w:val="001927AF"/>
     <w:rsid w:val="00193306"/>
+    <w:rsid w:val="00222F26"/>
     <w:rsid w:val="00233C83"/>
     <w:rsid w:val="002C7CBE"/>
     <w:rsid w:val="0031658B"/>
     <w:rsid w:val="003348CB"/>
+    <w:rsid w:val="00354723"/>
     <w:rsid w:val="00373389"/>
     <w:rsid w:val="003B2EFA"/>
     <w:rsid w:val="003C3ED7"/>
+    <w:rsid w:val="003F1DC6"/>
+    <w:rsid w:val="0046650B"/>
     <w:rsid w:val="004974DB"/>
     <w:rsid w:val="004A7E47"/>
     <w:rsid w:val="004D1F70"/>
+    <w:rsid w:val="004E4778"/>
     <w:rsid w:val="004E5371"/>
+    <w:rsid w:val="004F0C02"/>
+    <w:rsid w:val="00501DB2"/>
     <w:rsid w:val="00556D24"/>
     <w:rsid w:val="00581DFB"/>
+    <w:rsid w:val="005E5ABB"/>
     <w:rsid w:val="00643F92"/>
     <w:rsid w:val="00653B0A"/>
+    <w:rsid w:val="00664D5F"/>
+    <w:rsid w:val="00665939"/>
     <w:rsid w:val="00677D38"/>
     <w:rsid w:val="006A50DA"/>
     <w:rsid w:val="006D7A1D"/>
     <w:rsid w:val="00782FF1"/>
     <w:rsid w:val="00787A65"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007D6603"/>
     <w:rsid w:val="007D6EB9"/>
     <w:rsid w:val="008146A9"/>
     <w:rsid w:val="008347F8"/>
     <w:rsid w:val="008408B0"/>
     <w:rsid w:val="00867D7A"/>
     <w:rsid w:val="00870DC8"/>
     <w:rsid w:val="008B7C52"/>
     <w:rsid w:val="008C6489"/>
+    <w:rsid w:val="008D4CFA"/>
+    <w:rsid w:val="009227C5"/>
+    <w:rsid w:val="009230AE"/>
     <w:rsid w:val="00932D53"/>
     <w:rsid w:val="00971DE9"/>
+    <w:rsid w:val="00996ECF"/>
+    <w:rsid w:val="009A0C97"/>
+    <w:rsid w:val="009A7F4F"/>
     <w:rsid w:val="009C061E"/>
     <w:rsid w:val="009D13F6"/>
     <w:rsid w:val="00A04C52"/>
+    <w:rsid w:val="00A115BB"/>
     <w:rsid w:val="00A478AC"/>
+    <w:rsid w:val="00A561BD"/>
+    <w:rsid w:val="00A63797"/>
     <w:rsid w:val="00A854F8"/>
     <w:rsid w:val="00AC062F"/>
     <w:rsid w:val="00AD6C35"/>
+    <w:rsid w:val="00B05FB5"/>
+    <w:rsid w:val="00B064DF"/>
     <w:rsid w:val="00B32637"/>
     <w:rsid w:val="00B53CCB"/>
     <w:rsid w:val="00BB642A"/>
+    <w:rsid w:val="00BC3220"/>
     <w:rsid w:val="00BC5731"/>
     <w:rsid w:val="00BD2053"/>
     <w:rsid w:val="00BD4D93"/>
+    <w:rsid w:val="00BF4A77"/>
     <w:rsid w:val="00C1757B"/>
     <w:rsid w:val="00C23EF0"/>
     <w:rsid w:val="00C242EB"/>
     <w:rsid w:val="00C25DC8"/>
+    <w:rsid w:val="00C538DB"/>
+    <w:rsid w:val="00C741DA"/>
+    <w:rsid w:val="00CA1A64"/>
     <w:rsid w:val="00CA23FF"/>
     <w:rsid w:val="00CE6DD5"/>
     <w:rsid w:val="00CF0C77"/>
+    <w:rsid w:val="00CF679C"/>
+    <w:rsid w:val="00D376E4"/>
+    <w:rsid w:val="00D462EF"/>
+    <w:rsid w:val="00D7125C"/>
+    <w:rsid w:val="00D90198"/>
+    <w:rsid w:val="00D95B36"/>
     <w:rsid w:val="00DB60C4"/>
     <w:rsid w:val="00DE1D2F"/>
     <w:rsid w:val="00DE513B"/>
+    <w:rsid w:val="00E16EE4"/>
     <w:rsid w:val="00E879D6"/>
+    <w:rsid w:val="00EC7261"/>
+    <w:rsid w:val="00F301B2"/>
     <w:rsid w:val="00F868DC"/>
     <w:rsid w:val="00F9187D"/>
     <w:rsid w:val="00F96AFE"/>
     <w:rsid w:val="00FA0234"/>
+    <w:rsid w:val="00FA1977"/>
     <w:rsid w:val="00FB708E"/>
     <w:rsid w:val="00FC0588"/>
+    <w:rsid w:val="00FF311A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31F85AA9"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{AE65CC5F-7106-48A4-868E-0AAFD26DE753}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9935,50 +10445,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -10055,63 +10566,61 @@
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:semiHidden/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="007D6EB9"/>
     <w:rPr>
@@ -10121,61 +10630,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007D6EB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B2341"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC7261"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00EC7261"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00071097"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/media/6324/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10440,170 +10980,288 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032CCC3B45DF01841979ECE78487DA0E3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0272f84a3b8fcea892c5d0e76cfff47">
-[...2 lines deleted...]
-    <xsd:import namespace="6de7f27b-3fa7-45a0-af9e-fa6ec44b787a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047B087AEAC0CE444880311CF1D254880" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66e09e8b976ae527c1ba551bebcb25c4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4cdb8299-3d89-4e0d-803d-83071c192d0d" xmlns:ns3="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c7a5374187ec0ae992b21352201f29" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
+    <xsd:import namespace="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Additionalinfo" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:KMFiling" minOccurs="0"/>
+                <xsd:element ref="ns2:LeaseFileDocuments" minOccurs="0"/>
+                <xsd:element ref="ns2:KMNameConventionsApplied" minOccurs="0"/>
+                <xsd:element ref="ns2:Leasefilescheckedby" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3310fbb9-ccae-4e55-bd64-43a28326ea3f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cdb8299-3d89-4e0d-803d-83071c192d0d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f9f72e46-9d06-40b1-bbe4-5a25d4ddca36" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Additionalinfo" ma:index="29" nillable="true" ma:displayName="Additional info" ma:format="Dropdown" ma:internalName="Additionalinfo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KMFiling" ma:index="31" nillable="true" ma:displayName="KM Filing " ma:format="Dropdown" ma:internalName="KMFiling">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="For Filing"/>
+          <xsd:enumeration value="Filed in KM"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LeaseFileDocuments" ma:index="32" nillable="true" ma:displayName="Lease File Documents" ma:format="Dropdown" ma:internalName="LeaseFileDocuments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Lease Doc Checked by Danielle"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="KMNameConventionsApplied" ma:index="33" nillable="true" ma:displayName="KM Name Conventions Applied" ma:format="Dropdown" ma:internalName="KMNameConventionsApplied">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Leasefilescheckedby" ma:index="34" nillable="true" ma:displayName="Lease files checked by" ma:format="Dropdown" ma:internalName="Leasefilescheckedby">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Checked by Dani"/>
+          <xsd:enumeration value="Checked by Siobhan"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="35" nillable="true" ma:displayName="Status" ma:default="Draft" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Final"/>
+          <xsd:enumeration value="Draft"/>
+          <xsd:enumeration value="Pending Approval"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6de7f27b-3fa7-45a0-af9e-fa6ec44b787a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f29b6a80-134f-43d4-b7be-25e7ad6b191f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ba14e37-9aa9-4039-87a3-c66240fd0a6e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="IconOverlay" ma:index="23" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10663,130 +11321,188 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <KMNameConventionsApplied xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Additionalinfo xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <KMFiling xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <Leasefilescheckedby xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xsi:nil="true"/>
+    <LeaseFileDocuments xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <Status xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">Draft</Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBB416B5-A4F9-4B8E-BD74-8BF1919B1ADB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A776DBD1-3E2D-4BF6-9952-42764026AF9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
+    <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416B44E5-965F-4B3B-9DBF-E5A8FC313790}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5846E534-DD2F-470E-BAE9-BBECB68B4DC9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C4BC20B-30EA-4636-B6DE-BEF580AD66AC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13740571-CDC9-468D-B8C8-8962111F00EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>850</Words>
-  <Characters>4850</Characters>
+  <Words>1029</Words>
+  <Characters>5869</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COMMERCIAL OPERATOR INCIDENT REPORT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DEC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5689</CharactersWithSpaces>
+  <CharactersWithSpaces>6885</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>COMMERCIAL OPERATOR INCIDENT REPORT</dc:title>
+  <dc:subject/>
   <dc:creator>Administrator</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010032CCC3B45DF01841979ECE78487DA0E3</vt:lpwstr>
+    <vt:lpwstr>0x01010047B087AEAC0CE444880311CF1D254880</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-    <vt:r8>594900</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>2d8642db,6f750fd8,e616e3b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SetDate">
+    <vt:lpwstr>2026-01-12T06:39:37Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_SiteId">
+    <vt:lpwstr>7b934664-cdcf-4e28-a3ee-1a5bcca0a1b6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ActionId">
+    <vt:lpwstr>bf2f787c-c0f0-4809-b218-5baa96a2bbcf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_5f94d288-962f-4e59-8c13-85df3f432bba_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>